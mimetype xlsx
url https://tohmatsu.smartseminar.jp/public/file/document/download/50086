--- v0 (2026-07-08)
+++ v1 (2026-07-28)
@@ -54,53 +54,53 @@
   <Override PartName="/xl/ctrlProps/ctrlProp36.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp37.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp38.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp39.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp40.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp41.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="28" documentId="8_{9BF96D20-3763-401B-9FF0-72F0815DCA55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{28005742-1CF8-4FA4-AE1D-D09CDF08B8F0}"/>
+  <xr:revisionPtr revIDLastSave="35" documentId="8_{9BF96D20-3763-401B-9FF0-72F0815DCA55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0B650473-78C7-4AC4-91D1-322D1A7CC474}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="様式１_助成申請書兼確認書" sheetId="10" r:id="rId1"/>
     <sheet name="様式2_事業計画" sheetId="8" r:id="rId2"/>
     <sheet name="様式3_申請金額内訳書" sheetId="9" r:id="rId3"/>
     <sheet name="法人格リスト" sheetId="11" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">法人格リスト!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">様式１_助成申請書兼確認書!$A$1:$K$104</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">様式2_事業計画!$A$1:$K$85</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">様式3_申請金額内訳書!$A$1:$G$32</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -131,51 +131,51 @@
   <c r="B15" i="11"/>
   <c r="B16" i="11"/>
   <c r="B17" i="11"/>
   <c r="B18" i="11"/>
   <c r="B19" i="11"/>
   <c r="B20" i="11"/>
   <c r="B21" i="11"/>
   <c r="B22" i="11"/>
   <c r="B23" i="11"/>
   <c r="B24" i="11"/>
   <c r="B25" i="11"/>
   <c r="B26" i="11"/>
   <c r="B27" i="11"/>
   <c r="B28" i="11"/>
   <c r="B29" i="11"/>
   <c r="B30" i="11"/>
   <c r="B31" i="11"/>
   <c r="B32" i="11"/>
   <c r="B33" i="11"/>
   <c r="B34" i="11"/>
   <c r="B2" i="11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="196">
   <si>
     <t>注意事項は、L列に※で記載しております。</t>
     <rPh sb="0" eb="2">
       <t>チュウイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジコウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>レツ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>キサイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>Societal Well-being助成枠～“個人と社会”のためのCollective Impact～</t>
     <rPh sb="19" eb="22">
       <t>ジョセイワク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>様式１　助成申請書 兼 確認書</t>
@@ -2941,50 +2941,77 @@
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>※　申請事業の、どのようなところが、「教育」「スキル開発」「機会創出」に資するのか、記載してください。</t>
     <rPh sb="2" eb="4">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>キョウイク</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>カイハツ</t>
     </rPh>
     <rPh sb="30" eb="34">
       <t>キカイソウシュツ</t>
     </rPh>
     <rPh sb="36" eb="37">
       <t>シ</t>
     </rPh>
     <rPh sb="42" eb="44">
       <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>構成団体法人格</t>
+    <rPh sb="0" eb="4">
+      <t>コウセイダンタイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ホウジン</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>構成団体名
+（正式名称）</t>
+    <rPh sb="0" eb="2">
+      <t>コウセイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ダンタイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="7" eb="11">
+      <t>セイシキメイショウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="yyyy&quot;年&quot;m&quot;月&quot;;@"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Microsoft Sans Serif"/>
       <family val="2"/>
     </font>
@@ -3211,51 +3238,51 @@
       <patternFill patternType="solid">
         <fgColor theme="8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color rgb="FF3F3F3F"/>
       </left>
       <right style="double">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="double">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="double">
         <color rgb="FF3F3F3F"/>
       </bottom>
@@ -3716,345 +3743,345 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="176" fontId="0" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="チェック セル" xfId="2" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="1" builtinId="28" customBuiltin="1"/>
     <cellStyle name="桁区切り" xfId="4" builtinId="6"/>
     <cellStyle name="見出し 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="標準 4" xfId="5" xr:uid="{FC510CF1-6AF8-4A8F-92EC-74D17341ECA6}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
@@ -4306,52 +4333,52 @@
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>8112918</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>457200</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="3" name="グループ化 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{404C8C1B-14A8-0153-21C3-23E6BAF5F33D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="9825878" y="16340418"/>
-          <a:ext cx="7912893" cy="1844488"/>
+          <a:off x="9630896" y="16152159"/>
+          <a:ext cx="7912893" cy="1831041"/>
           <a:chOff x="9725025" y="14097000"/>
           <a:chExt cx="7912893" cy="1464945"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="8" name="正方形/長方形 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000008000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="11029949" y="14097000"/>
             <a:ext cx="2543175" cy="579600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
         <xdr:style>
@@ -4738,59 +4765,59 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5191124" y="20745451"/>
           <a:ext cx="4073399" cy="2400299"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>90</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>504825</xdr:colOff>
+          <xdr:colOff>502920</xdr:colOff>
           <xdr:row>91</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8193" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8193"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000001200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4805,59 +4832,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>90</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>504825</xdr:colOff>
+          <xdr:colOff>502920</xdr:colOff>
           <xdr:row>91</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8194" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8194"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4872,59 +4899,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>84</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>504825</xdr:colOff>
+          <xdr:colOff>502920</xdr:colOff>
           <xdr:row>85</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8195" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8195"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000003200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4939,59 +4966,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>84</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>504825</xdr:colOff>
+          <xdr:colOff>502920</xdr:colOff>
           <xdr:row>85</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8196" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8196"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000004200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5006,51 +5033,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8197" name="Check Box 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8197"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000005200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -5073,51 +5100,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8198" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8198"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000006200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -5140,51 +5167,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8199" name="Check Box 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8199"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000007200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -5207,51 +5234,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8200" name="Check Box 8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8200"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000008200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -5274,51 +5301,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8201" name="Check Box 9" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8201"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000009200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -5341,51 +5368,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8202" name="Check Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8202"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000A200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -5408,51 +5435,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8203" name="Check Box 11" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8203"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000B200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -5475,51 +5502,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8204" name="Check Box 12" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8204"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000C200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -5542,51 +5569,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8205" name="Check Box 13" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8205"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000D200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -5609,51 +5636,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8206" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8206"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000E200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -5676,51 +5703,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8207" name="Check Box 15" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8207"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000F200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -5743,51 +5770,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8208" name="Check Box 16" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8208"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000010200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -5810,51 +5837,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8209" name="Check Box 17" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8209"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000011200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -5877,51 +5904,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8210" name="Check Box 18" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8210"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000012200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -5944,51 +5971,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8211" name="Check Box 19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8211"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000013200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -6011,51 +6038,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>19</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8212" name="Check Box 20" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8212"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000014200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -6078,51 +6105,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>19</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8213" name="Check Box 21" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8213"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000015200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -6145,57 +6172,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>19</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>504825</xdr:colOff>
+          <xdr:colOff>502920</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8214" name="Check Box 22" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8214"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000016200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -6212,57 +6239,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>19</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>504825</xdr:colOff>
+          <xdr:colOff>502920</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8215" name="Check Box 23" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8215"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000017200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -6279,57 +6306,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>19</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>504825</xdr:colOff>
+          <xdr:colOff>502920</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8216" name="Check Box 24" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8216"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000018200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -6346,57 +6373,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>19</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>504825</xdr:colOff>
+          <xdr:colOff>502920</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8217" name="Check Box 25" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8217"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000019200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -6413,57 +6440,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>19</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>504825</xdr:colOff>
+          <xdr:colOff>502920</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8218" name="Check Box 26" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8218"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001A200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -6480,57 +6507,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>19</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>504825</xdr:colOff>
+          <xdr:colOff>502920</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8219" name="Check Box 27" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8219"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001B200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -6547,57 +6574,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>504825</xdr:colOff>
+          <xdr:colOff>502920</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8220" name="Check Box 28" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8220"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001C200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -6614,57 +6641,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>504825</xdr:colOff>
+          <xdr:colOff>502920</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8221" name="Check Box 29" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8221"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001D200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -6681,51 +6708,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8222" name="Check Box 30" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8222"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001E200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -6748,51 +6775,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8223" name="Check Box 31" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8223"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001F200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -6815,51 +6842,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8224" name="Check Box 32" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8224"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000020200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -6882,51 +6909,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8225" name="Check Box 33" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8225"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000021200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -6949,51 +6976,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8226" name="Check Box 34" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8226"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000022200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -7016,51 +7043,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8227" name="Check Box 35" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8227"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000023200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -7083,51 +7110,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8228" name="Check Box 36" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8228"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000024200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -7150,51 +7177,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8229" name="Check Box 37" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8229"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000025200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -7217,51 +7244,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8230" name="Check Box 38" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8230"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000026200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -7284,51 +7311,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8231" name="Check Box 39" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8231"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000027200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -7351,51 +7378,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8232" name="Check Box 40" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8232"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000028200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -7418,51 +7445,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
+          <xdr:colOff>259080</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8233" name="Check Box 41" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8233"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000029200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -7786,1524 +7813,1522 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1CE2EEA-F35B-45BF-8FA8-D42D373842DC}">
   <dimension ref="A1:O104"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="17.399999999999999" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.21875" style="38" customWidth="1"/>
-    <col min="2" max="2" width="17.6640625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.1796875" style="38" customWidth="1"/>
+    <col min="2" max="2" width="17.6328125" style="1" customWidth="1"/>
     <col min="3" max="3" width="20" style="1" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="19.77734375" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="16" max="16384" width="8.88671875" style="1"/>
+    <col min="4" max="4" width="19.81640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.1796875" style="1" customWidth="1"/>
+    <col min="6" max="9" width="5.1796875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="5.1796875" style="41" customWidth="1"/>
+    <col min="11" max="11" width="4.81640625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="9.54296875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="8.90625" style="1"/>
+    <col min="15" max="15" width="8.90625" style="38"/>
+    <col min="16" max="16384" width="8.90625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="81" t="s">
         <v>187</v>
       </c>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
       <c r="I1" s="82"/>
       <c r="J1" s="82"/>
       <c r="L1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="56" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="L2" s="3"/>
     </row>
-    <row r="3" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="83" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="83"/>
       <c r="D3" s="83"/>
       <c r="E3" s="83"/>
       <c r="F3" s="83"/>
       <c r="G3" s="83"/>
       <c r="H3" s="83"/>
       <c r="I3" s="83"/>
       <c r="J3" s="83"/>
       <c r="O3" s="1"/>
     </row>
-    <row r="4" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
       <c r="B4" s="53" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="I4" s="34"/>
       <c r="J4" s="34"/>
       <c r="O4" s="1"/>
     </row>
-    <row r="5" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="B5" s="53" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="O5" s="1"/>
     </row>
-    <row r="6" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="1"/>
       <c r="E6" s="39"/>
       <c r="F6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="39"/>
       <c r="H6" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="39"/>
       <c r="J6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="1"/>
     </row>
-    <row r="7" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="1"/>
       <c r="B7" s="84" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="84"/>
       <c r="D7" s="84"/>
       <c r="E7" s="84"/>
       <c r="F7" s="84"/>
       <c r="G7" s="84"/>
       <c r="H7" s="84"/>
       <c r="I7" s="84"/>
       <c r="J7" s="84"/>
       <c r="O7" s="1"/>
     </row>
-    <row r="8" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="1"/>
       <c r="B8" s="85" t="s">
         <v>186</v>
       </c>
       <c r="C8" s="84"/>
       <c r="D8" s="84"/>
       <c r="E8" s="84"/>
       <c r="F8" s="84"/>
       <c r="G8" s="84"/>
       <c r="H8" s="84"/>
       <c r="I8" s="84"/>
       <c r="J8" s="84"/>
       <c r="O8" s="1"/>
     </row>
-    <row r="9" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
       <c r="B9" s="40"/>
       <c r="C9" s="40"/>
       <c r="D9" s="40"/>
       <c r="E9" s="40"/>
       <c r="F9" s="40"/>
       <c r="G9" s="40"/>
       <c r="H9" s="40"/>
       <c r="I9" s="40"/>
       <c r="O9" s="1"/>
     </row>
-    <row r="10" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="1"/>
       <c r="D10" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="86"/>
       <c r="F10" s="87"/>
       <c r="G10" s="87"/>
       <c r="H10" s="87"/>
       <c r="I10" s="87"/>
       <c r="J10" s="87"/>
       <c r="M10" s="43"/>
       <c r="N10" s="42"/>
       <c r="O10" s="1"/>
     </row>
-    <row r="11" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="1"/>
       <c r="D11" s="20" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="86"/>
       <c r="F11" s="87"/>
       <c r="G11" s="87"/>
       <c r="H11" s="87"/>
       <c r="I11" s="87"/>
       <c r="J11" s="87"/>
       <c r="M11" s="43"/>
       <c r="N11" s="42"/>
       <c r="O11" s="1"/>
     </row>
-    <row r="12" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="1"/>
       <c r="D12" s="20" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="87"/>
       <c r="F12" s="87"/>
       <c r="G12" s="87"/>
       <c r="H12" s="87"/>
       <c r="I12" s="87"/>
       <c r="J12" s="87"/>
       <c r="M12" s="43"/>
       <c r="N12" s="42"/>
       <c r="O12" s="1"/>
     </row>
-    <row r="13" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="1"/>
       <c r="D13" s="42"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
       <c r="J13" s="24"/>
       <c r="M13" s="43"/>
       <c r="N13" s="42"/>
       <c r="O13" s="1"/>
     </row>
-    <row r="14" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="1"/>
       <c r="B14" s="44"/>
       <c r="C14" s="45"/>
       <c r="D14" s="45"/>
       <c r="E14" s="45"/>
       <c r="F14" s="45"/>
       <c r="G14" s="45"/>
       <c r="H14" s="45"/>
       <c r="I14" s="45"/>
       <c r="J14" s="45"/>
       <c r="M14" s="43"/>
       <c r="N14" s="42"/>
       <c r="O14" s="1"/>
     </row>
-    <row r="15" spans="1:15" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:15" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="1"/>
       <c r="B15" s="76" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="76"/>
       <c r="D15" s="76"/>
       <c r="E15" s="76"/>
       <c r="F15" s="76"/>
       <c r="G15" s="76"/>
       <c r="H15" s="76"/>
       <c r="I15" s="76"/>
       <c r="J15" s="76"/>
       <c r="L15" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O15" s="1"/>
     </row>
-    <row r="16" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="1"/>
       <c r="B16" s="59" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="63"/>
       <c r="E16" s="61"/>
       <c r="F16" s="61"/>
       <c r="G16" s="61"/>
       <c r="H16" s="61"/>
       <c r="I16" s="61"/>
       <c r="J16" s="62"/>
       <c r="O16" s="1"/>
     </row>
-    <row r="17" spans="2:14" s="1" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:14" s="1" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="64"/>
       <c r="C17" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="63">
         <f>E10</f>
         <v>0</v>
       </c>
       <c r="E17" s="61"/>
       <c r="F17" s="61"/>
       <c r="G17" s="61"/>
       <c r="H17" s="61"/>
       <c r="I17" s="61"/>
       <c r="J17" s="62"/>
     </row>
-    <row r="18" spans="2:14" s="1" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:14" s="1" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="60"/>
       <c r="C18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D18" s="73"/>
       <c r="E18" s="74"/>
       <c r="F18" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G18" s="4"/>
       <c r="H18" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I18" s="4"/>
       <c r="J18" s="46" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="19" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B19" s="44"/>
       <c r="C19" s="45"/>
       <c r="D19" s="45"/>
       <c r="E19" s="45"/>
       <c r="F19" s="45"/>
       <c r="G19" s="45"/>
       <c r="H19" s="45"/>
       <c r="I19" s="45"/>
       <c r="J19" s="45"/>
       <c r="M19" s="43"/>
       <c r="N19" s="42"/>
     </row>
-    <row r="20" spans="2:14" s="1" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:14" s="1" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B20" s="76" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="77"/>
       <c r="D20" s="77"/>
       <c r="E20" s="77"/>
       <c r="F20" s="77"/>
       <c r="G20" s="77"/>
       <c r="H20" s="77"/>
       <c r="I20" s="77"/>
       <c r="J20" s="77"/>
       <c r="L20" s="17"/>
     </row>
-    <row r="21" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B21" s="59" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D21" s="63"/>
       <c r="E21" s="61"/>
       <c r="F21" s="61"/>
       <c r="G21" s="61"/>
       <c r="H21" s="61"/>
       <c r="I21" s="61"/>
       <c r="J21" s="62"/>
     </row>
-    <row r="22" spans="2:14" s="1" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:14" s="1" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B22" s="64"/>
       <c r="C22" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="63">
         <f>E11</f>
         <v>0</v>
       </c>
       <c r="E22" s="61"/>
       <c r="F22" s="61"/>
       <c r="G22" s="61"/>
       <c r="H22" s="61"/>
       <c r="I22" s="61"/>
       <c r="J22" s="62"/>
     </row>
-    <row r="23" spans="2:14" s="1" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:14" s="1" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B23" s="60"/>
       <c r="C23" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D23" s="73"/>
       <c r="E23" s="74"/>
       <c r="F23" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G23" s="4"/>
       <c r="H23" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I23" s="4"/>
       <c r="J23" s="46" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="24" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B24" s="59" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="49" t="s">
         <v>23</v>
       </c>
       <c r="D24" s="52" t="s">
         <v>24</v>
       </c>
       <c r="E24" s="61"/>
       <c r="F24" s="61"/>
       <c r="G24" s="61"/>
       <c r="H24" s="61"/>
       <c r="I24" s="61"/>
       <c r="J24" s="62"/>
     </row>
-    <row r="25" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B25" s="60"/>
       <c r="C25" s="49" t="s">
         <v>25</v>
       </c>
       <c r="D25" s="63"/>
       <c r="E25" s="61"/>
       <c r="F25" s="61"/>
       <c r="G25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="61"/>
       <c r="J25" s="62"/>
     </row>
-    <row r="26" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B26" s="59" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="51" t="s">
         <v>27</v>
       </c>
       <c r="D26" s="63"/>
       <c r="E26" s="61"/>
       <c r="F26" s="61"/>
       <c r="G26" s="61"/>
       <c r="H26" s="61"/>
       <c r="I26" s="61"/>
       <c r="J26" s="62"/>
     </row>
-    <row r="27" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B27" s="64"/>
       <c r="C27" s="50" t="s">
         <v>28</v>
       </c>
       <c r="D27" s="63"/>
       <c r="E27" s="61"/>
       <c r="F27" s="61"/>
       <c r="G27" s="61"/>
       <c r="H27" s="61"/>
       <c r="I27" s="61"/>
       <c r="J27" s="62"/>
     </row>
-    <row r="28" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B28" s="64"/>
       <c r="C28" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D28" s="63"/>
       <c r="E28" s="61"/>
       <c r="F28" s="61"/>
       <c r="G28" s="61"/>
       <c r="H28" s="61"/>
       <c r="I28" s="61"/>
       <c r="J28" s="62"/>
     </row>
-    <row r="29" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B29" s="60"/>
       <c r="C29" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D29" s="63"/>
       <c r="E29" s="61"/>
       <c r="F29" s="61"/>
       <c r="G29" s="61"/>
       <c r="H29" s="61"/>
       <c r="I29" s="61"/>
       <c r="J29" s="62"/>
     </row>
-    <row r="30" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B30" s="65" t="s">
         <v>31</v>
       </c>
       <c r="C30" s="66"/>
       <c r="D30" s="63"/>
       <c r="E30" s="61"/>
       <c r="F30" s="61"/>
       <c r="G30" s="61"/>
       <c r="H30" s="61"/>
       <c r="I30" s="61"/>
       <c r="J30" s="62"/>
     </row>
-    <row r="31" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B31" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="68"/>
       <c r="D31" s="49" t="s">
         <v>28</v>
       </c>
       <c r="E31" s="65" t="s">
         <v>33</v>
       </c>
       <c r="F31" s="66"/>
       <c r="G31" s="65" t="s">
         <v>34</v>
       </c>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="66"/>
       <c r="L31" s="3" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="32" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B32" s="69"/>
       <c r="C32" s="70"/>
       <c r="D32" s="35"/>
       <c r="E32" s="63"/>
       <c r="F32" s="62"/>
       <c r="G32" s="63"/>
       <c r="H32" s="61"/>
       <c r="I32" s="61"/>
       <c r="J32" s="62"/>
       <c r="L32" s="3"/>
     </row>
-    <row r="33" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B33" s="69"/>
       <c r="C33" s="70"/>
       <c r="D33" s="35"/>
       <c r="E33" s="63"/>
       <c r="F33" s="62"/>
       <c r="G33" s="63"/>
       <c r="H33" s="61"/>
       <c r="I33" s="61"/>
       <c r="J33" s="62"/>
       <c r="L33" s="3"/>
     </row>
-    <row r="34" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B34" s="69"/>
       <c r="C34" s="70"/>
       <c r="D34" s="35"/>
       <c r="E34" s="63"/>
       <c r="F34" s="62"/>
       <c r="G34" s="63"/>
       <c r="H34" s="61"/>
       <c r="I34" s="61"/>
       <c r="J34" s="62"/>
       <c r="L34" s="3"/>
     </row>
-    <row r="35" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B35" s="69"/>
       <c r="C35" s="70"/>
       <c r="D35" s="35"/>
       <c r="E35" s="63"/>
       <c r="F35" s="62"/>
       <c r="G35" s="63"/>
       <c r="H35" s="61"/>
       <c r="I35" s="61"/>
       <c r="J35" s="62"/>
       <c r="L35" s="3"/>
     </row>
-    <row r="36" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B36" s="69"/>
       <c r="C36" s="70"/>
       <c r="D36" s="35"/>
       <c r="E36" s="63"/>
       <c r="F36" s="62"/>
       <c r="G36" s="63"/>
       <c r="H36" s="61"/>
       <c r="I36" s="61"/>
       <c r="J36" s="62"/>
     </row>
-    <row r="37" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="69"/>
       <c r="C37" s="70"/>
       <c r="D37" s="35"/>
       <c r="E37" s="63"/>
       <c r="F37" s="62"/>
       <c r="G37" s="63"/>
       <c r="H37" s="61"/>
       <c r="I37" s="61"/>
       <c r="J37" s="62"/>
     </row>
-    <row r="38" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B38" s="71"/>
       <c r="C38" s="72"/>
       <c r="D38" s="35"/>
       <c r="E38" s="63"/>
       <c r="F38" s="62"/>
       <c r="G38" s="63"/>
       <c r="H38" s="61"/>
       <c r="I38" s="61"/>
       <c r="J38" s="62"/>
     </row>
-    <row r="39" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B39" s="65" t="s">
         <v>36</v>
       </c>
       <c r="C39" s="66"/>
       <c r="D39" s="35"/>
       <c r="E39" s="78" t="s">
         <v>37</v>
       </c>
       <c r="F39" s="79"/>
       <c r="G39" s="79"/>
       <c r="H39" s="79"/>
       <c r="I39" s="79"/>
       <c r="J39" s="80"/>
     </row>
-    <row r="40" spans="2:12" s="1" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:12" s="1" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B40" s="65" t="s">
         <v>38</v>
       </c>
       <c r="C40" s="66"/>
       <c r="D40" s="63"/>
       <c r="E40" s="61"/>
       <c r="F40" s="61"/>
       <c r="G40" s="61"/>
       <c r="H40" s="61"/>
       <c r="I40" s="61"/>
       <c r="J40" s="62"/>
     </row>
-    <row r="41" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B41" s="47"/>
       <c r="C41" s="47"/>
       <c r="D41" s="47"/>
       <c r="E41" s="47"/>
       <c r="F41" s="47"/>
       <c r="G41" s="47"/>
       <c r="H41" s="47"/>
       <c r="I41" s="47"/>
     </row>
-    <row r="42" spans="2:12" s="1" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:12" s="1" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B42" s="76" t="s">
         <v>39</v>
       </c>
       <c r="C42" s="77"/>
       <c r="D42" s="77"/>
       <c r="E42" s="77"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="77"/>
       <c r="I42" s="77"/>
       <c r="J42" s="77"/>
       <c r="L42" s="17"/>
     </row>
-    <row r="43" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B43" s="59" t="s">
         <v>40</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>20</v>
+        <v>194</v>
       </c>
       <c r="D43" s="63"/>
       <c r="E43" s="61"/>
       <c r="F43" s="61"/>
       <c r="G43" s="61"/>
       <c r="H43" s="61"/>
       <c r="I43" s="61"/>
       <c r="J43" s="62"/>
     </row>
-    <row r="44" spans="2:12" s="1" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:12" s="1" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B44" s="64"/>
       <c r="C44" s="2" t="s">
-        <v>21</v>
+        <v>195</v>
       </c>
       <c r="D44" s="63"/>
       <c r="E44" s="61"/>
       <c r="F44" s="61"/>
       <c r="G44" s="61"/>
       <c r="H44" s="61"/>
       <c r="I44" s="61"/>
       <c r="J44" s="62"/>
     </row>
-    <row r="45" spans="2:12" s="1" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:12" s="1" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B45" s="60"/>
       <c r="C45" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D45" s="73"/>
       <c r="E45" s="74"/>
       <c r="F45" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G45" s="4"/>
       <c r="H45" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I45" s="4"/>
       <c r="J45" s="46" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="46" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B46" s="59" t="s">
         <v>22</v>
       </c>
       <c r="C46" s="49" t="s">
         <v>23</v>
       </c>
       <c r="D46" s="52" t="s">
         <v>24</v>
       </c>
       <c r="E46" s="61"/>
       <c r="F46" s="61"/>
       <c r="G46" s="61"/>
       <c r="H46" s="61"/>
       <c r="I46" s="61"/>
       <c r="J46" s="62"/>
     </row>
-    <row r="47" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B47" s="60"/>
       <c r="C47" s="49" t="s">
         <v>25</v>
       </c>
       <c r="D47" s="63"/>
       <c r="E47" s="61"/>
       <c r="F47" s="61"/>
       <c r="G47" s="61"/>
       <c r="H47" s="61"/>
       <c r="I47" s="61"/>
       <c r="J47" s="62"/>
     </row>
-    <row r="48" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B48" s="59" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="51" t="s">
         <v>27</v>
       </c>
       <c r="D48" s="35"/>
       <c r="E48" s="36"/>
       <c r="F48" s="36"/>
       <c r="G48" s="36"/>
       <c r="H48" s="36"/>
       <c r="I48" s="36"/>
       <c r="J48" s="37"/>
     </row>
-    <row r="49" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B49" s="64"/>
       <c r="C49" s="50" t="s">
         <v>28</v>
       </c>
       <c r="D49" s="63"/>
       <c r="E49" s="61"/>
       <c r="F49" s="61"/>
       <c r="G49" s="61"/>
       <c r="H49" s="61"/>
       <c r="I49" s="61"/>
       <c r="J49" s="62"/>
     </row>
-    <row r="50" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B50" s="64"/>
       <c r="C50" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D50" s="63"/>
       <c r="E50" s="61"/>
       <c r="F50" s="61"/>
       <c r="G50" s="61"/>
       <c r="H50" s="61"/>
       <c r="I50" s="61"/>
       <c r="J50" s="62"/>
     </row>
-    <row r="51" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B51" s="60"/>
       <c r="C51" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D51" s="63"/>
       <c r="E51" s="61"/>
       <c r="F51" s="61"/>
       <c r="G51" s="61"/>
       <c r="H51" s="61"/>
       <c r="I51" s="61"/>
       <c r="J51" s="62"/>
     </row>
-    <row r="52" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B52" s="65" t="s">
         <v>31</v>
       </c>
       <c r="C52" s="66"/>
       <c r="D52" s="35"/>
       <c r="E52" s="36"/>
       <c r="F52" s="36"/>
       <c r="G52" s="36"/>
       <c r="H52" s="36"/>
       <c r="I52" s="36"/>
       <c r="J52" s="37"/>
     </row>
-    <row r="53" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B53" s="67" t="s">
         <v>41</v>
       </c>
       <c r="C53" s="68"/>
       <c r="D53" s="49" t="s">
         <v>28</v>
       </c>
       <c r="E53" s="65" t="s">
         <v>33</v>
       </c>
       <c r="F53" s="66"/>
       <c r="G53" s="65" t="s">
         <v>34</v>
       </c>
       <c r="H53" s="75"/>
       <c r="I53" s="75"/>
       <c r="J53" s="66"/>
       <c r="L53" s="3" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="54" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B54" s="69"/>
       <c r="C54" s="70"/>
       <c r="D54" s="35"/>
       <c r="E54" s="63"/>
       <c r="F54" s="62"/>
       <c r="G54" s="63"/>
       <c r="H54" s="61"/>
       <c r="I54" s="61"/>
       <c r="J54" s="62"/>
       <c r="L54" s="3"/>
     </row>
-    <row r="55" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B55" s="69"/>
       <c r="C55" s="70"/>
       <c r="D55" s="35"/>
       <c r="E55" s="63"/>
       <c r="F55" s="62"/>
       <c r="G55" s="63"/>
       <c r="H55" s="61"/>
       <c r="I55" s="61"/>
       <c r="J55" s="62"/>
       <c r="L55" s="3"/>
     </row>
-    <row r="56" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B56" s="69"/>
       <c r="C56" s="70"/>
       <c r="D56" s="35"/>
       <c r="E56" s="63"/>
       <c r="F56" s="62"/>
       <c r="G56" s="63"/>
       <c r="H56" s="61"/>
       <c r="I56" s="61"/>
       <c r="J56" s="62"/>
       <c r="L56" s="3"/>
     </row>
-    <row r="57" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B57" s="69"/>
       <c r="C57" s="70"/>
       <c r="D57" s="35"/>
       <c r="E57" s="63"/>
       <c r="F57" s="62"/>
       <c r="G57" s="63"/>
       <c r="H57" s="61"/>
       <c r="I57" s="61"/>
       <c r="J57" s="62"/>
       <c r="L57" s="3"/>
     </row>
-    <row r="58" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B58" s="69"/>
       <c r="C58" s="70"/>
       <c r="D58" s="35"/>
       <c r="E58" s="63"/>
       <c r="F58" s="62"/>
       <c r="G58" s="63"/>
       <c r="H58" s="61"/>
       <c r="I58" s="61"/>
       <c r="J58" s="62"/>
     </row>
-    <row r="59" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B59" s="69"/>
       <c r="C59" s="70"/>
       <c r="D59" s="35"/>
       <c r="E59" s="63"/>
       <c r="F59" s="62"/>
       <c r="G59" s="63"/>
       <c r="H59" s="61"/>
       <c r="I59" s="61"/>
       <c r="J59" s="62"/>
     </row>
-    <row r="60" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B60" s="71"/>
       <c r="C60" s="72"/>
       <c r="D60" s="35"/>
       <c r="E60" s="63"/>
       <c r="F60" s="62"/>
       <c r="G60" s="63"/>
       <c r="H60" s="61"/>
       <c r="I60" s="61"/>
       <c r="J60" s="62"/>
     </row>
-    <row r="61" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B61" s="65" t="s">
         <v>36</v>
       </c>
       <c r="C61" s="66"/>
       <c r="D61" s="35"/>
       <c r="E61" s="78" t="s">
         <v>37</v>
       </c>
       <c r="F61" s="79"/>
       <c r="G61" s="79"/>
       <c r="H61" s="79"/>
       <c r="I61" s="79"/>
       <c r="J61" s="80"/>
     </row>
-    <row r="62" spans="2:12" s="1" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="2:12" s="1" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B62" s="65" t="s">
         <v>42</v>
       </c>
       <c r="C62" s="66"/>
       <c r="D62" s="63"/>
       <c r="E62" s="61"/>
       <c r="F62" s="61"/>
       <c r="G62" s="61"/>
       <c r="H62" s="61"/>
       <c r="I62" s="61"/>
       <c r="J62" s="62"/>
     </row>
-    <row r="63" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B63" s="48"/>
       <c r="C63" s="48"/>
       <c r="D63" s="48"/>
       <c r="E63" s="48"/>
       <c r="F63" s="48"/>
       <c r="G63" s="48"/>
       <c r="H63" s="48"/>
       <c r="I63" s="48"/>
       <c r="J63" s="41"/>
     </row>
-    <row r="64" spans="2:12" s="1" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="2:12" s="1" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B64" s="59" t="s">
         <v>40</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>20</v>
+        <v>194</v>
       </c>
       <c r="D64" s="63"/>
       <c r="E64" s="61"/>
       <c r="F64" s="61"/>
       <c r="G64" s="61"/>
       <c r="H64" s="61"/>
       <c r="I64" s="61"/>
       <c r="J64" s="62"/>
     </row>
-    <row r="65" spans="2:12" s="1" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="2:12" s="1" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B65" s="64"/>
       <c r="C65" s="2" t="s">
-        <v>21</v>
+        <v>195</v>
       </c>
       <c r="D65" s="63"/>
       <c r="E65" s="61"/>
       <c r="F65" s="61"/>
       <c r="G65" s="61"/>
       <c r="H65" s="61"/>
       <c r="I65" s="61"/>
       <c r="J65" s="62"/>
     </row>
-    <row r="66" spans="2:12" s="1" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="2:12" s="1" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B66" s="60"/>
       <c r="C66" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D66" s="73"/>
       <c r="E66" s="74"/>
       <c r="F66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G66" s="4"/>
       <c r="H66" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I66" s="4"/>
       <c r="J66" s="46" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="67" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B67" s="59" t="s">
         <v>22</v>
       </c>
       <c r="C67" s="49" t="s">
         <v>23</v>
       </c>
       <c r="D67" s="52" t="s">
         <v>24</v>
       </c>
       <c r="E67" s="61"/>
       <c r="F67" s="61"/>
       <c r="G67" s="61"/>
       <c r="H67" s="61"/>
       <c r="I67" s="61"/>
       <c r="J67" s="62"/>
     </row>
-    <row r="68" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B68" s="60"/>
       <c r="C68" s="49" t="s">
         <v>25</v>
       </c>
       <c r="D68" s="63"/>
       <c r="E68" s="61"/>
       <c r="F68" s="61"/>
       <c r="G68" s="61"/>
       <c r="H68" s="61"/>
       <c r="I68" s="61"/>
       <c r="J68" s="62"/>
     </row>
-    <row r="69" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B69" s="59" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="51" t="s">
         <v>27</v>
       </c>
       <c r="D69" s="35"/>
       <c r="E69" s="36"/>
       <c r="F69" s="36"/>
       <c r="G69" s="36"/>
       <c r="H69" s="36"/>
       <c r="I69" s="36"/>
       <c r="J69" s="37"/>
     </row>
-    <row r="70" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B70" s="64"/>
       <c r="C70" s="50" t="s">
         <v>28</v>
       </c>
       <c r="D70" s="63"/>
       <c r="E70" s="61"/>
       <c r="F70" s="61"/>
       <c r="G70" s="61"/>
       <c r="H70" s="61"/>
       <c r="I70" s="61"/>
       <c r="J70" s="62"/>
     </row>
-    <row r="71" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B71" s="64"/>
       <c r="C71" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D71" s="63"/>
       <c r="E71" s="61"/>
       <c r="F71" s="61"/>
       <c r="G71" s="61"/>
       <c r="H71" s="61"/>
       <c r="I71" s="61"/>
       <c r="J71" s="62"/>
     </row>
-    <row r="72" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B72" s="60"/>
       <c r="C72" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D72" s="63"/>
       <c r="E72" s="61"/>
       <c r="F72" s="61"/>
       <c r="G72" s="61"/>
       <c r="H72" s="61"/>
       <c r="I72" s="61"/>
       <c r="J72" s="62"/>
     </row>
-    <row r="73" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B73" s="65" t="s">
         <v>31</v>
       </c>
       <c r="C73" s="66"/>
       <c r="D73" s="35"/>
       <c r="E73" s="36"/>
       <c r="F73" s="36"/>
       <c r="G73" s="36"/>
       <c r="H73" s="36"/>
       <c r="I73" s="36"/>
       <c r="J73" s="37"/>
       <c r="L73" s="3" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="74" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B74" s="67" t="s">
         <v>41</v>
       </c>
       <c r="C74" s="68"/>
       <c r="D74" s="49" t="s">
         <v>28</v>
       </c>
       <c r="E74" s="65" t="s">
         <v>33</v>
       </c>
       <c r="F74" s="66"/>
       <c r="G74" s="65" t="s">
         <v>34</v>
       </c>
       <c r="H74" s="75"/>
       <c r="I74" s="75"/>
       <c r="J74" s="66"/>
       <c r="L74" s="3"/>
     </row>
-    <row r="75" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B75" s="69"/>
       <c r="C75" s="70"/>
       <c r="D75" s="35"/>
       <c r="E75" s="63"/>
       <c r="F75" s="62"/>
       <c r="G75" s="63"/>
       <c r="H75" s="61"/>
       <c r="I75" s="61"/>
       <c r="J75" s="62"/>
       <c r="L75" s="3"/>
     </row>
-    <row r="76" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B76" s="69"/>
       <c r="C76" s="70"/>
       <c r="D76" s="35"/>
       <c r="E76" s="63"/>
       <c r="F76" s="62"/>
       <c r="G76" s="63"/>
       <c r="H76" s="61"/>
       <c r="I76" s="61"/>
       <c r="J76" s="62"/>
       <c r="L76" s="3"/>
     </row>
-    <row r="77" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B77" s="69"/>
       <c r="C77" s="70"/>
       <c r="D77" s="35"/>
       <c r="E77" s="63"/>
       <c r="F77" s="62"/>
       <c r="G77" s="63"/>
       <c r="H77" s="61"/>
       <c r="I77" s="61"/>
       <c r="J77" s="62"/>
       <c r="L77" s="3"/>
     </row>
-    <row r="78" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B78" s="69"/>
       <c r="C78" s="70"/>
       <c r="D78" s="35"/>
       <c r="E78" s="63"/>
       <c r="F78" s="62"/>
       <c r="G78" s="63"/>
       <c r="H78" s="61"/>
       <c r="I78" s="61"/>
       <c r="J78" s="62"/>
     </row>
-    <row r="79" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B79" s="69"/>
       <c r="C79" s="70"/>
       <c r="D79" s="35"/>
       <c r="E79" s="63"/>
       <c r="F79" s="62"/>
       <c r="G79" s="63"/>
       <c r="H79" s="61"/>
       <c r="I79" s="61"/>
       <c r="J79" s="62"/>
     </row>
-    <row r="80" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B80" s="69"/>
       <c r="C80" s="70"/>
       <c r="D80" s="35"/>
       <c r="E80" s="63"/>
       <c r="F80" s="62"/>
       <c r="G80" s="63"/>
       <c r="H80" s="61"/>
       <c r="I80" s="61"/>
       <c r="J80" s="62"/>
     </row>
-    <row r="81" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B81" s="71"/>
       <c r="C81" s="72"/>
       <c r="D81" s="35"/>
       <c r="E81" s="63"/>
       <c r="F81" s="62"/>
       <c r="G81" s="63"/>
       <c r="H81" s="61"/>
       <c r="I81" s="61"/>
       <c r="J81" s="62"/>
     </row>
-    <row r="82" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B82" s="65" t="s">
         <v>36</v>
       </c>
       <c r="C82" s="66"/>
       <c r="D82" s="35"/>
       <c r="E82" s="78" t="s">
         <v>37</v>
       </c>
       <c r="F82" s="79"/>
       <c r="G82" s="79"/>
       <c r="H82" s="79"/>
       <c r="I82" s="79"/>
       <c r="J82" s="80"/>
     </row>
-    <row r="83" spans="2:12" s="1" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="2:12" s="1" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B83" s="65" t="s">
         <v>42</v>
       </c>
       <c r="C83" s="66"/>
       <c r="D83" s="63"/>
       <c r="E83" s="61"/>
       <c r="F83" s="61"/>
       <c r="G83" s="61"/>
       <c r="H83" s="61"/>
       <c r="I83" s="61"/>
       <c r="J83" s="62"/>
     </row>
-    <row r="84" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B84" s="48"/>
       <c r="C84" s="48"/>
       <c r="D84" s="48"/>
       <c r="E84" s="48"/>
       <c r="F84" s="48"/>
       <c r="G84" s="48"/>
       <c r="H84" s="48"/>
       <c r="I84" s="48"/>
       <c r="J84" s="41"/>
     </row>
-    <row r="85" spans="2:12" s="1" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="2:12" s="1" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B85" s="59" t="s">
         <v>40</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>20</v>
+        <v>194</v>
       </c>
       <c r="D85" s="63"/>
       <c r="E85" s="61"/>
       <c r="F85" s="61"/>
       <c r="G85" s="61"/>
       <c r="H85" s="61"/>
       <c r="I85" s="61"/>
       <c r="J85" s="62"/>
     </row>
-    <row r="86" spans="2:12" s="1" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="2:12" s="1" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B86" s="64"/>
       <c r="C86" s="2" t="s">
-        <v>21</v>
+        <v>195</v>
       </c>
       <c r="D86" s="63"/>
       <c r="E86" s="61"/>
       <c r="F86" s="61"/>
       <c r="G86" s="61"/>
       <c r="H86" s="61"/>
       <c r="I86" s="61"/>
       <c r="J86" s="62"/>
     </row>
-    <row r="87" spans="2:12" s="1" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="2:12" s="1" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B87" s="60"/>
       <c r="C87" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D87" s="73"/>
       <c r="E87" s="74"/>
       <c r="F87" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G87" s="4"/>
       <c r="H87" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I87" s="4"/>
       <c r="J87" s="46" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="88" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B88" s="59" t="s">
         <v>22</v>
       </c>
       <c r="C88" s="49" t="s">
         <v>23</v>
       </c>
       <c r="D88" s="52" t="s">
         <v>24</v>
       </c>
       <c r="E88" s="61"/>
       <c r="F88" s="61"/>
       <c r="G88" s="61"/>
       <c r="H88" s="61"/>
       <c r="I88" s="61"/>
       <c r="J88" s="62"/>
     </row>
-    <row r="89" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B89" s="60"/>
       <c r="C89" s="49" t="s">
         <v>25</v>
       </c>
       <c r="D89" s="63"/>
       <c r="E89" s="61"/>
       <c r="F89" s="61"/>
       <c r="G89" s="61"/>
       <c r="H89" s="61"/>
       <c r="I89" s="61"/>
       <c r="J89" s="62"/>
     </row>
-    <row r="90" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B90" s="59" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="51" t="s">
         <v>27</v>
       </c>
       <c r="D90" s="35"/>
       <c r="E90" s="36"/>
       <c r="F90" s="36"/>
       <c r="G90" s="36"/>
       <c r="H90" s="36"/>
       <c r="I90" s="36"/>
       <c r="J90" s="37"/>
     </row>
-    <row r="91" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B91" s="64"/>
       <c r="C91" s="50" t="s">
         <v>28</v>
       </c>
       <c r="D91" s="63"/>
       <c r="E91" s="61"/>
       <c r="F91" s="61"/>
       <c r="G91" s="61"/>
       <c r="H91" s="61"/>
       <c r="I91" s="61"/>
       <c r="J91" s="62"/>
     </row>
-    <row r="92" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B92" s="64"/>
       <c r="C92" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D92" s="63"/>
       <c r="E92" s="61"/>
       <c r="F92" s="61"/>
       <c r="G92" s="61"/>
       <c r="H92" s="61"/>
       <c r="I92" s="61"/>
       <c r="J92" s="62"/>
     </row>
-    <row r="93" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B93" s="60"/>
       <c r="C93" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D93" s="63"/>
       <c r="E93" s="61"/>
       <c r="F93" s="61"/>
       <c r="G93" s="61"/>
       <c r="H93" s="61"/>
       <c r="I93" s="61"/>
       <c r="J93" s="62"/>
     </row>
-    <row r="94" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B94" s="65" t="s">
         <v>31</v>
       </c>
       <c r="C94" s="66"/>
       <c r="D94" s="35"/>
       <c r="E94" s="36"/>
       <c r="F94" s="36"/>
       <c r="G94" s="36"/>
       <c r="H94" s="36"/>
       <c r="I94" s="36"/>
       <c r="J94" s="37"/>
       <c r="L94" s="3" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="95" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B95" s="67" t="s">
         <v>41</v>
       </c>
       <c r="C95" s="68"/>
       <c r="D95" s="49" t="s">
         <v>28</v>
       </c>
       <c r="E95" s="65" t="s">
         <v>33</v>
       </c>
       <c r="F95" s="66"/>
       <c r="G95" s="65" t="s">
         <v>34</v>
       </c>
       <c r="H95" s="75"/>
       <c r="I95" s="75"/>
       <c r="J95" s="66"/>
       <c r="L95" s="3"/>
     </row>
-    <row r="96" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="2:12" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B96" s="69"/>
       <c r="C96" s="70"/>
       <c r="D96" s="35"/>
       <c r="E96" s="63"/>
       <c r="F96" s="62"/>
       <c r="G96" s="63"/>
       <c r="H96" s="61"/>
       <c r="I96" s="61"/>
       <c r="J96" s="62"/>
       <c r="L96" s="3"/>
     </row>
-    <row r="97" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A97" s="1"/>
       <c r="B97" s="69"/>
       <c r="C97" s="70"/>
       <c r="D97" s="35"/>
       <c r="E97" s="63"/>
       <c r="F97" s="62"/>
       <c r="G97" s="63"/>
       <c r="H97" s="61"/>
       <c r="I97" s="61"/>
       <c r="J97" s="62"/>
       <c r="L97" s="3"/>
       <c r="O97" s="1"/>
     </row>
-    <row r="98" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A98" s="1"/>
       <c r="B98" s="69"/>
       <c r="C98" s="70"/>
       <c r="D98" s="35"/>
       <c r="E98" s="63"/>
       <c r="F98" s="62"/>
       <c r="G98" s="63"/>
       <c r="H98" s="61"/>
       <c r="I98" s="61"/>
       <c r="J98" s="62"/>
       <c r="L98" s="3"/>
       <c r="O98" s="1"/>
     </row>
-    <row r="99" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A99" s="1"/>
       <c r="B99" s="69"/>
       <c r="C99" s="70"/>
       <c r="D99" s="35"/>
       <c r="E99" s="63"/>
       <c r="F99" s="62"/>
       <c r="G99" s="63"/>
       <c r="H99" s="61"/>
       <c r="I99" s="61"/>
       <c r="J99" s="62"/>
       <c r="O99" s="1"/>
     </row>
-    <row r="100" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A100" s="1"/>
       <c r="B100" s="69"/>
       <c r="C100" s="70"/>
       <c r="D100" s="35"/>
       <c r="E100" s="63"/>
       <c r="F100" s="62"/>
       <c r="G100" s="63"/>
       <c r="H100" s="61"/>
       <c r="I100" s="61"/>
       <c r="J100" s="62"/>
       <c r="O100" s="1"/>
     </row>
-    <row r="101" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A101" s="1"/>
       <c r="B101" s="69"/>
       <c r="C101" s="70"/>
       <c r="D101" s="35"/>
       <c r="E101" s="63"/>
       <c r="F101" s="62"/>
       <c r="G101" s="63"/>
       <c r="H101" s="61"/>
       <c r="I101" s="61"/>
       <c r="J101" s="62"/>
       <c r="O101" s="1"/>
     </row>
-    <row r="102" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A102" s="1"/>
       <c r="B102" s="71"/>
       <c r="C102" s="72"/>
       <c r="D102" s="35"/>
       <c r="E102" s="63"/>
       <c r="F102" s="62"/>
       <c r="G102" s="63"/>
       <c r="H102" s="61"/>
       <c r="I102" s="61"/>
       <c r="J102" s="62"/>
       <c r="O102" s="1"/>
     </row>
-    <row r="103" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A103" s="1"/>
       <c r="B103" s="65" t="s">
         <v>36</v>
       </c>
       <c r="C103" s="66"/>
       <c r="D103" s="35"/>
       <c r="E103" s="78" t="s">
         <v>37</v>
       </c>
       <c r="F103" s="79"/>
       <c r="G103" s="79"/>
       <c r="H103" s="79"/>
       <c r="I103" s="79"/>
       <c r="J103" s="80"/>
       <c r="O103" s="1"/>
     </row>
-    <row r="104" spans="1:15" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:15" ht="84.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A104" s="1"/>
       <c r="B104" s="65" t="s">
         <v>42</v>
       </c>
       <c r="C104" s="66"/>
       <c r="D104" s="63"/>
       <c r="E104" s="61"/>
       <c r="F104" s="61"/>
       <c r="G104" s="61"/>
       <c r="H104" s="61"/>
       <c r="I104" s="61"/>
       <c r="J104" s="62"/>
       <c r="O104" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="148">
     <mergeCell ref="B64:B66"/>
     <mergeCell ref="E82:J82"/>
     <mergeCell ref="B104:C104"/>
     <mergeCell ref="D104:J104"/>
     <mergeCell ref="G99:J99"/>
     <mergeCell ref="E100:F100"/>
     <mergeCell ref="G100:J100"/>
     <mergeCell ref="E101:F101"/>
     <mergeCell ref="G101:J101"/>
@@ -9455,3089 +9480,3089 @@
     <brk id="62" max="16383" man="1"/>
     <brk id="83" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="11" max="128" man="1"/>
   </colBreaks>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{EB9E004E-2A60-41D8-A070-E04041E0ED2E}">
           <x14:formula1>
             <xm:f>法人格リスト!$B$2:$B$35</xm:f>
           </x14:formula1>
           <xm:sqref>D16:J16 D21:J21 D43:J43 D64:J64 D85:J85</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{375ADB92-5F08-4FA9-B93D-D403A3316423}">
   <dimension ref="B1:L84"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A9" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="L23" sqref="L23"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A9" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="B22" sqref="B22:C25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.77734375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12" max="12" width="109.6640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="2.81640625" customWidth="1"/>
+    <col min="2" max="2" width="7.453125" customWidth="1"/>
+    <col min="3" max="3" width="30.1796875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="9.81640625" style="3" customWidth="1"/>
+    <col min="5" max="10" width="9.81640625" customWidth="1"/>
+    <col min="11" max="11" width="3.1796875" customWidth="1"/>
+    <col min="12" max="12" width="109.6328125" style="3" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B1" s="127" t="s">
+    <row r="1" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B1" s="126" t="s">
         <v>190</v>
       </c>
-      <c r="C1" s="127"/>
-[...6 lines deleted...]
-      <c r="J1" s="127"/>
+      <c r="C1" s="126"/>
+      <c r="D1" s="126"/>
+      <c r="E1" s="126"/>
+      <c r="F1" s="126"/>
+      <c r="G1" s="126"/>
+      <c r="H1" s="126"/>
+      <c r="I1" s="126"/>
+      <c r="J1" s="126"/>
       <c r="K1" s="7"/>
       <c r="L1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="2:12" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B2" s="7"/>
       <c r="E2" s="56" t="s">
         <v>1</v>
       </c>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
     </row>
-    <row r="3" spans="2:12" ht="19.5" x14ac:dyDescent="0.3">
-      <c r="B3" s="128" t="s">
+    <row r="3" spans="2:12" ht="18.600000000000001" x14ac:dyDescent="0.35">
+      <c r="B3" s="127" t="s">
         <v>43</v>
       </c>
-      <c r="C3" s="128"/>
-[...6 lines deleted...]
-      <c r="J3" s="128"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
       <c r="K3" s="8"/>
     </row>
-    <row r="4" spans="2:12" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="2:12" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B5" s="53" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="2:12" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:12" x14ac:dyDescent="0.3">
       <c r="H6" s="3"/>
     </row>
-    <row r="7" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B7" s="129" t="s">
+    <row r="7" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B7" s="97" t="s">
         <v>44</v>
       </c>
-      <c r="C7" s="129"/>
-[...6 lines deleted...]
-      <c r="J7" s="129"/>
+      <c r="C7" s="97"/>
+      <c r="D7" s="97"/>
+      <c r="E7" s="97"/>
+      <c r="F7" s="97"/>
+      <c r="G7" s="97"/>
+      <c r="H7" s="97"/>
+      <c r="I7" s="97"/>
+      <c r="J7" s="97"/>
       <c r="K7" s="9"/>
     </row>
-    <row r="8" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B8" s="111" t="s">
+    <row r="8" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B8" s="128" t="s">
         <v>45</v>
       </c>
-      <c r="C8" s="111"/>
-[...6 lines deleted...]
-      <c r="J8" s="111"/>
+      <c r="C8" s="128"/>
+      <c r="D8" s="128"/>
+      <c r="E8" s="128"/>
+      <c r="F8" s="128"/>
+      <c r="G8" s="128"/>
+      <c r="H8" s="128"/>
+      <c r="I8" s="128"/>
+      <c r="J8" s="128"/>
       <c r="K8" s="3"/>
     </row>
-    <row r="9" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B9" s="131" t="s">
+    <row r="9" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B9" s="130" t="s">
         <v>46</v>
       </c>
-      <c r="C9" s="132"/>
-[...9 lines deleted...]
-      <c r="B10" s="130" t="s">
+      <c r="C9" s="131"/>
+      <c r="D9" s="131"/>
+      <c r="E9" s="131"/>
+      <c r="F9" s="131"/>
+      <c r="G9" s="131"/>
+      <c r="H9" s="131"/>
+      <c r="I9" s="131"/>
+      <c r="J9" s="132"/>
+    </row>
+    <row r="10" spans="2:12" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="129" t="s">
         <v>47</v>
       </c>
-      <c r="C10" s="130"/>
-[...6 lines deleted...]
-      <c r="J10" s="110"/>
+      <c r="C10" s="129"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="105"/>
+      <c r="H10" s="105"/>
+      <c r="I10" s="105"/>
+      <c r="J10" s="105"/>
       <c r="K10" s="10"/>
     </row>
-    <row r="12" spans="2:12" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B12" s="134" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="134"/>
       <c r="D12" s="134"/>
       <c r="E12" s="134"/>
       <c r="F12" s="134"/>
       <c r="G12" s="134"/>
       <c r="H12" s="134"/>
       <c r="I12" s="134"/>
       <c r="J12" s="134"/>
       <c r="K12" s="11"/>
       <c r="L12" s="5"/>
     </row>
-    <row r="13" spans="2:12" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B13" s="135" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="135"/>
       <c r="D13" s="135"/>
       <c r="E13" s="135"/>
       <c r="F13" s="135"/>
       <c r="G13" s="135"/>
       <c r="H13" s="135"/>
       <c r="I13" s="135"/>
       <c r="J13" s="135"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
     </row>
-    <row r="14" spans="2:12" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B14" s="136" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="137"/>
       <c r="D14" s="137"/>
       <c r="E14" s="137"/>
       <c r="F14" s="137"/>
       <c r="G14" s="137"/>
       <c r="H14" s="137"/>
       <c r="I14" s="137"/>
       <c r="J14" s="138"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
     </row>
-    <row r="15" spans="2:12" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:12" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="145" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="146"/>
       <c r="D15" s="139" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="140"/>
       <c r="F15" s="140"/>
       <c r="G15" s="140"/>
       <c r="H15" s="140"/>
       <c r="I15" s="140"/>
       <c r="J15" s="141"/>
       <c r="K15" s="12"/>
     </row>
-    <row r="16" spans="2:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="147"/>
       <c r="C16" s="148"/>
       <c r="D16" s="142"/>
       <c r="E16" s="143"/>
       <c r="F16" s="143"/>
       <c r="G16" s="143"/>
       <c r="H16" s="143"/>
       <c r="I16" s="143"/>
       <c r="J16" s="144"/>
       <c r="K16" s="12"/>
       <c r="L16" s="5" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="17" spans="2:12" ht="42.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="88" t="s">
+    <row r="17" spans="2:12" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="192" t="s">
         <v>191</v>
       </c>
-      <c r="C17" s="88"/>
-[...6 lines deleted...]
-      <c r="J17" s="90"/>
+      <c r="C17" s="192"/>
+      <c r="D17" s="95"/>
+      <c r="E17" s="95"/>
+      <c r="F17" s="95"/>
+      <c r="G17" s="95"/>
+      <c r="H17" s="95"/>
+      <c r="I17" s="95"/>
+      <c r="J17" s="95"/>
       <c r="K17" s="12"/>
       <c r="L17" s="5" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="18" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="89" t="s">
+    <row r="18" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="133" t="s">
         <v>54</v>
       </c>
-      <c r="C18" s="89"/>
-[...6 lines deleted...]
-      <c r="J18" s="90"/>
+      <c r="C18" s="133"/>
+      <c r="D18" s="95"/>
+      <c r="E18" s="95"/>
+      <c r="F18" s="95"/>
+      <c r="G18" s="95"/>
+      <c r="H18" s="95"/>
+      <c r="I18" s="95"/>
+      <c r="J18" s="95"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="19" spans="2:12" ht="86.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="130" t="s">
+    <row r="19" spans="2:12" ht="86.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="129" t="s">
         <v>56</v>
       </c>
-      <c r="C19" s="130"/>
-[...6 lines deleted...]
-      <c r="J19" s="90"/>
+      <c r="C19" s="129"/>
+      <c r="D19" s="95"/>
+      <c r="E19" s="95"/>
+      <c r="F19" s="95"/>
+      <c r="G19" s="95"/>
+      <c r="H19" s="95"/>
+      <c r="I19" s="95"/>
+      <c r="J19" s="95"/>
       <c r="K19" s="5"/>
       <c r="L19" s="57" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="20" spans="2:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B20" s="135" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="135"/>
       <c r="D20" s="135"/>
       <c r="E20" s="135"/>
       <c r="F20" s="135"/>
       <c r="G20" s="135"/>
       <c r="H20" s="135"/>
       <c r="I20" s="135"/>
       <c r="J20" s="135"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
     </row>
-    <row r="21" spans="2:12" ht="33.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:12" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B21" s="183" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="183"/>
       <c r="D21" s="183"/>
       <c r="E21" s="183"/>
       <c r="F21" s="183"/>
       <c r="G21" s="183"/>
       <c r="H21" s="183"/>
       <c r="I21" s="183"/>
       <c r="J21" s="183"/>
       <c r="K21" s="13"/>
       <c r="L21" s="5"/>
     </row>
-    <row r="22" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="184" t="s">
+    <row r="22" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="193" t="s">
         <v>188</v>
       </c>
-      <c r="C22" s="184"/>
-[...6 lines deleted...]
-      <c r="J22" s="90"/>
+      <c r="C22" s="193"/>
+      <c r="D22" s="95"/>
+      <c r="E22" s="95"/>
+      <c r="F22" s="95"/>
+      <c r="G22" s="95"/>
+      <c r="H22" s="95"/>
+      <c r="I22" s="95"/>
+      <c r="J22" s="95"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
     </row>
-    <row r="23" spans="2:12" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="89" t="s">
+    <row r="23" spans="2:12" ht="66" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="192" t="s">
         <v>60</v>
       </c>
-      <c r="C23" s="89"/>
-[...6 lines deleted...]
-      <c r="J23" s="90"/>
+      <c r="C23" s="192"/>
+      <c r="D23" s="95"/>
+      <c r="E23" s="95"/>
+      <c r="F23" s="95"/>
+      <c r="G23" s="95"/>
+      <c r="H23" s="95"/>
+      <c r="I23" s="95"/>
+      <c r="J23" s="95"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
     </row>
-    <row r="24" spans="2:12" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="89" t="s">
+    <row r="24" spans="2:12" ht="66" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="192" t="s">
         <v>61</v>
       </c>
-      <c r="C24" s="89"/>
-[...6 lines deleted...]
-      <c r="J24" s="90"/>
+      <c r="C24" s="192"/>
+      <c r="D24" s="95"/>
+      <c r="E24" s="95"/>
+      <c r="F24" s="95"/>
+      <c r="G24" s="95"/>
+      <c r="H24" s="95"/>
+      <c r="I24" s="95"/>
+      <c r="J24" s="95"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="2:12" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B25" s="88" t="s">
+    <row r="25" spans="2:12" ht="66" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="192" t="s">
         <v>189</v>
       </c>
-      <c r="C25" s="88"/>
-[...6 lines deleted...]
-      <c r="J25" s="90"/>
+      <c r="C25" s="192"/>
+      <c r="D25" s="95"/>
+      <c r="E25" s="95"/>
+      <c r="F25" s="95"/>
+      <c r="G25" s="95"/>
+      <c r="H25" s="95"/>
+      <c r="I25" s="95"/>
+      <c r="J25" s="95"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="26" spans="2:12" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:12" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B26" s="183" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="183"/>
       <c r="D26" s="183"/>
       <c r="E26" s="183"/>
       <c r="F26" s="183"/>
       <c r="G26" s="183"/>
       <c r="H26" s="183"/>
       <c r="I26" s="183"/>
       <c r="J26" s="183"/>
       <c r="K26" s="13"/>
     </row>
-    <row r="27" spans="2:12" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B27" s="149" t="s">
+    <row r="27" spans="2:12" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="91" t="s">
         <v>63</v>
       </c>
-      <c r="C27" s="150"/>
-[...6 lines deleted...]
-      <c r="J27" s="90"/>
+      <c r="C27" s="92"/>
+      <c r="D27" s="95"/>
+      <c r="E27" s="95"/>
+      <c r="F27" s="95"/>
+      <c r="G27" s="95"/>
+      <c r="H27" s="95"/>
+      <c r="I27" s="95"/>
+      <c r="J27" s="95"/>
       <c r="K27" s="5"/>
       <c r="L27" s="32" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="28" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="151"/>
+    <row r="28" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="93"/>
       <c r="C28" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="D28" s="90"/>
-[...5 lines deleted...]
-      <c r="J28" s="90"/>
+      <c r="D28" s="95"/>
+      <c r="E28" s="95"/>
+      <c r="F28" s="95"/>
+      <c r="G28" s="95"/>
+      <c r="H28" s="95"/>
+      <c r="I28" s="95"/>
+      <c r="J28" s="95"/>
       <c r="K28" s="14"/>
       <c r="L28" s="13" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="29" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="152"/>
+    <row r="29" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="94"/>
       <c r="C29" s="28" t="s">
         <v>67</v>
       </c>
-      <c r="D29" s="90"/>
-[...5 lines deleted...]
-      <c r="J29" s="90"/>
+      <c r="D29" s="95"/>
+      <c r="E29" s="95"/>
+      <c r="F29" s="95"/>
+      <c r="G29" s="95"/>
+      <c r="H29" s="95"/>
+      <c r="I29" s="95"/>
+      <c r="J29" s="95"/>
       <c r="K29" s="14"/>
       <c r="L29" s="29"/>
     </row>
-    <row r="30" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="178" t="s">
+    <row r="30" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="174" t="s">
         <v>68</v>
       </c>
-      <c r="C30" s="179"/>
-[...6 lines deleted...]
-      <c r="J30" s="90"/>
+      <c r="C30" s="175"/>
+      <c r="D30" s="95"/>
+      <c r="E30" s="95"/>
+      <c r="F30" s="95"/>
+      <c r="G30" s="95"/>
+      <c r="H30" s="95"/>
+      <c r="I30" s="95"/>
+      <c r="J30" s="95"/>
       <c r="K30" s="5"/>
     </row>
-    <row r="31" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B31" s="185"/>
+    <row r="31" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="179"/>
       <c r="C31" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="D31" s="90"/>
-[...5 lines deleted...]
-      <c r="J31" s="90"/>
+      <c r="D31" s="95"/>
+      <c r="E31" s="95"/>
+      <c r="F31" s="95"/>
+      <c r="G31" s="95"/>
+      <c r="H31" s="95"/>
+      <c r="I31" s="95"/>
+      <c r="J31" s="95"/>
       <c r="K31" s="14"/>
     </row>
-    <row r="32" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="185"/>
+    <row r="32" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="179"/>
       <c r="C32" s="28" t="s">
         <v>67</v>
       </c>
-      <c r="D32" s="90"/>
-[...5 lines deleted...]
-      <c r="J32" s="90"/>
+      <c r="D32" s="95"/>
+      <c r="E32" s="95"/>
+      <c r="F32" s="95"/>
+      <c r="G32" s="95"/>
+      <c r="H32" s="95"/>
+      <c r="I32" s="95"/>
+      <c r="J32" s="95"/>
       <c r="K32" s="14"/>
     </row>
-    <row r="33" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="180" t="s">
+    <row r="33" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="176" t="s">
         <v>69</v>
       </c>
-      <c r="C33" s="181"/>
-[...6 lines deleted...]
-      <c r="J33" s="90"/>
+      <c r="C33" s="177"/>
+      <c r="D33" s="95"/>
+      <c r="E33" s="95"/>
+      <c r="F33" s="95"/>
+      <c r="G33" s="95"/>
+      <c r="H33" s="95"/>
+      <c r="I33" s="95"/>
+      <c r="J33" s="95"/>
       <c r="K33" s="5"/>
     </row>
-    <row r="34" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="182"/>
+    <row r="34" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="178"/>
       <c r="C34" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="D34" s="90"/>
-[...5 lines deleted...]
-      <c r="J34" s="90"/>
+      <c r="D34" s="95"/>
+      <c r="E34" s="95"/>
+      <c r="F34" s="95"/>
+      <c r="G34" s="95"/>
+      <c r="H34" s="95"/>
+      <c r="I34" s="95"/>
+      <c r="J34" s="95"/>
       <c r="K34" s="14"/>
     </row>
-    <row r="35" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B35" s="182"/>
+    <row r="35" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="178"/>
       <c r="C35" s="28" t="s">
         <v>67</v>
       </c>
-      <c r="D35" s="90"/>
-[...5 lines deleted...]
-      <c r="J35" s="90"/>
+      <c r="D35" s="95"/>
+      <c r="E35" s="95"/>
+      <c r="F35" s="95"/>
+      <c r="G35" s="95"/>
+      <c r="H35" s="95"/>
+      <c r="I35" s="95"/>
+      <c r="J35" s="95"/>
       <c r="K35" s="14"/>
     </row>
-    <row r="36" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B36" s="111" t="s">
+    <row r="36" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="128" t="s">
         <v>70</v>
       </c>
-      <c r="C36" s="111"/>
-[...6 lines deleted...]
-      <c r="J36" s="111"/>
+      <c r="C36" s="128"/>
+      <c r="D36" s="128"/>
+      <c r="E36" s="128"/>
+      <c r="F36" s="128"/>
+      <c r="G36" s="128"/>
+      <c r="H36" s="128"/>
+      <c r="I36" s="128"/>
+      <c r="J36" s="128"/>
       <c r="K36" s="3"/>
     </row>
-    <row r="37" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B37" s="120" t="s">
+    <row r="37" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B37" s="103" t="s">
         <v>71</v>
       </c>
-      <c r="C37" s="120"/>
-[...6 lines deleted...]
-      <c r="J37" s="120"/>
+      <c r="C37" s="103"/>
+      <c r="D37" s="103"/>
+      <c r="E37" s="103"/>
+      <c r="F37" s="103"/>
+      <c r="G37" s="103"/>
+      <c r="H37" s="103"/>
+      <c r="I37" s="103"/>
+      <c r="J37" s="103"/>
       <c r="K37" s="15"/>
     </row>
-    <row r="38" spans="2:12" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B38" s="91" t="s">
+    <row r="38" spans="2:12" ht="66" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="104" t="s">
         <v>72</v>
       </c>
-      <c r="C38" s="91"/>
-[...6 lines deleted...]
-      <c r="J38" s="110"/>
+      <c r="C38" s="104"/>
+      <c r="D38" s="105"/>
+      <c r="E38" s="105"/>
+      <c r="F38" s="105"/>
+      <c r="G38" s="105"/>
+      <c r="H38" s="105"/>
+      <c r="I38" s="105"/>
+      <c r="J38" s="105"/>
       <c r="K38" s="10"/>
     </row>
-    <row r="39" spans="2:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="B40" s="177" t="s">
+    <row r="39" spans="2:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="40" spans="2:12" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="96" t="s">
         <v>73</v>
       </c>
-      <c r="C40" s="129"/>
-[...6 lines deleted...]
-      <c r="J40" s="129"/>
+      <c r="C40" s="97"/>
+      <c r="D40" s="97"/>
+      <c r="E40" s="97"/>
+      <c r="F40" s="97"/>
+      <c r="G40" s="97"/>
+      <c r="H40" s="97"/>
+      <c r="I40" s="97"/>
+      <c r="J40" s="97"/>
       <c r="K40" s="9"/>
     </row>
-    <row r="41" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B41" s="111" t="s">
+    <row r="41" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B41" s="128" t="s">
         <v>74</v>
       </c>
-      <c r="C41" s="111"/>
-[...6 lines deleted...]
-      <c r="J41" s="111"/>
+      <c r="C41" s="128"/>
+      <c r="D41" s="128"/>
+      <c r="E41" s="128"/>
+      <c r="F41" s="128"/>
+      <c r="G41" s="128"/>
+      <c r="H41" s="128"/>
+      <c r="I41" s="128"/>
+      <c r="J41" s="128"/>
       <c r="K41" s="3"/>
     </row>
-    <row r="42" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B42" s="109" t="s">
+    <row r="42" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B42" s="164" t="s">
         <v>75</v>
       </c>
-      <c r="C42" s="109"/>
-[...6 lines deleted...]
-      <c r="J42" s="109"/>
+      <c r="C42" s="164"/>
+      <c r="D42" s="164"/>
+      <c r="E42" s="164"/>
+      <c r="F42" s="164"/>
+      <c r="G42" s="164"/>
+      <c r="H42" s="164"/>
+      <c r="I42" s="164"/>
+      <c r="J42" s="164"/>
       <c r="K42" s="3"/>
     </row>
-    <row r="43" spans="2:12" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="B43" s="97" t="s">
+    <row r="43" spans="2:12" ht="30" x14ac:dyDescent="0.3">
+      <c r="B43" s="106" t="s">
         <v>76</v>
       </c>
-      <c r="C43" s="97"/>
-[...6 lines deleted...]
-      <c r="J43" s="110"/>
+      <c r="C43" s="106"/>
+      <c r="D43" s="105"/>
+      <c r="E43" s="105"/>
+      <c r="F43" s="105"/>
+      <c r="G43" s="105"/>
+      <c r="H43" s="105"/>
+      <c r="I43" s="105"/>
+      <c r="J43" s="105"/>
       <c r="K43" s="10"/>
       <c r="L43" s="6" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="44" spans="2:12" ht="102" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="J44" s="110"/>
+    <row r="44" spans="2:12" ht="102" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="106"/>
+      <c r="C44" s="106"/>
+      <c r="D44" s="105"/>
+      <c r="E44" s="105"/>
+      <c r="F44" s="105"/>
+      <c r="G44" s="105"/>
+      <c r="H44" s="105"/>
+      <c r="I44" s="105"/>
+      <c r="J44" s="105"/>
       <c r="K44" s="10"/>
     </row>
-    <row r="45" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B45" s="109" t="s">
+    <row r="45" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B45" s="164" t="s">
         <v>78</v>
       </c>
-      <c r="C45" s="109"/>
-[...6 lines deleted...]
-      <c r="J45" s="109"/>
+      <c r="C45" s="164"/>
+      <c r="D45" s="164"/>
+      <c r="E45" s="164"/>
+      <c r="F45" s="164"/>
+      <c r="G45" s="164"/>
+      <c r="H45" s="164"/>
+      <c r="I45" s="164"/>
+      <c r="J45" s="164"/>
       <c r="K45" s="3"/>
     </row>
-    <row r="46" spans="2:12" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B46" s="163" t="s">
+    <row r="46" spans="2:12" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="159" t="s">
         <v>79</v>
       </c>
-      <c r="C46" s="164"/>
-[...1 lines deleted...]
-      <c r="E46" s="124" t="s">
+      <c r="C46" s="160"/>
+      <c r="D46" s="161"/>
+      <c r="E46" s="88" t="s">
         <v>80</v>
       </c>
-      <c r="F46" s="125"/>
-[...3 lines deleted...]
-      <c r="J46" s="126"/>
+      <c r="F46" s="89"/>
+      <c r="G46" s="89"/>
+      <c r="H46" s="89"/>
+      <c r="I46" s="89"/>
+      <c r="J46" s="90"/>
       <c r="K46" s="3"/>
     </row>
-    <row r="47" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D47" s="123"/>
+    <row r="47" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="180"/>
+      <c r="C47" s="181"/>
+      <c r="D47" s="182"/>
       <c r="E47" s="54" t="s">
         <v>81</v>
       </c>
       <c r="F47" s="55"/>
       <c r="G47" s="54" t="s">
         <v>82</v>
       </c>
       <c r="H47" s="55"/>
       <c r="I47" s="54" t="s">
         <v>83</v>
       </c>
       <c r="J47" s="58">
         <v>1</v>
       </c>
       <c r="K47" s="3"/>
       <c r="L47" s="3" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="48" spans="2:12" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D48" s="123"/>
+    <row r="48" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B48" s="180"/>
+      <c r="C48" s="181"/>
+      <c r="D48" s="182"/>
       <c r="E48" s="54" t="s">
         <v>81</v>
       </c>
       <c r="F48" s="55"/>
       <c r="G48" s="54" t="s">
         <v>82</v>
       </c>
       <c r="H48" s="55"/>
       <c r="I48" s="54" t="s">
         <v>83</v>
       </c>
       <c r="J48" s="58"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="49" spans="2:12" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D49" s="123"/>
+    <row r="49" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B49" s="180"/>
+      <c r="C49" s="181"/>
+      <c r="D49" s="182"/>
       <c r="E49" s="54" t="s">
         <v>81</v>
       </c>
       <c r="F49" s="55"/>
       <c r="G49" s="54" t="s">
         <v>82</v>
       </c>
       <c r="H49" s="55"/>
       <c r="I49" s="54" t="s">
         <v>83</v>
       </c>
       <c r="J49" s="58"/>
       <c r="K49" s="3"/>
     </row>
-    <row r="50" spans="2:12" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D50" s="167"/>
+    <row r="50" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B50" s="162"/>
+      <c r="C50" s="163"/>
+      <c r="D50" s="163"/>
       <c r="E50" s="54" t="s">
         <v>81</v>
       </c>
       <c r="F50" s="55"/>
       <c r="G50" s="54" t="s">
         <v>82</v>
       </c>
       <c r="H50" s="55"/>
       <c r="I50" s="54" t="s">
         <v>83</v>
       </c>
       <c r="J50" s="58"/>
       <c r="K50" s="3"/>
     </row>
-    <row r="51" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B51" s="169" t="s">
+    <row r="51" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B51" s="166" t="s">
         <v>86</v>
       </c>
-      <c r="C51" s="170"/>
-[...6 lines deleted...]
-      <c r="J51" s="133"/>
+      <c r="C51" s="167"/>
+      <c r="D51" s="167"/>
+      <c r="E51" s="131"/>
+      <c r="F51" s="131"/>
+      <c r="G51" s="131"/>
+      <c r="H51" s="131"/>
+      <c r="I51" s="131"/>
+      <c r="J51" s="132"/>
       <c r="K51" s="3"/>
     </row>
-    <row r="52" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B52" s="111" t="s">
+    <row r="52" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B52" s="128" t="s">
         <v>87</v>
       </c>
-      <c r="C52" s="111"/>
-[...6 lines deleted...]
-      <c r="J52" s="111"/>
+      <c r="C52" s="128"/>
+      <c r="D52" s="128"/>
+      <c r="E52" s="128"/>
+      <c r="F52" s="128"/>
+      <c r="G52" s="128"/>
+      <c r="H52" s="128"/>
+      <c r="I52" s="128"/>
+      <c r="J52" s="128"/>
       <c r="K52" s="3"/>
     </row>
-    <row r="53" spans="2:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B53" s="109" t="s">
+    <row r="53" spans="2:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B53" s="164" t="s">
         <v>88</v>
       </c>
-      <c r="C53" s="109"/>
-[...6 lines deleted...]
-      <c r="J53" s="109"/>
+      <c r="C53" s="164"/>
+      <c r="D53" s="164"/>
+      <c r="E53" s="164"/>
+      <c r="F53" s="164"/>
+      <c r="G53" s="164"/>
+      <c r="H53" s="164"/>
+      <c r="I53" s="164"/>
+      <c r="J53" s="164"/>
       <c r="K53" s="3"/>
     </row>
-    <row r="54" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B54" s="91" t="s">
+    <row r="54" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B54" s="104" t="s">
         <v>89</v>
       </c>
-      <c r="C54" s="91"/>
-      <c r="D54" s="91" t="s">
+      <c r="C54" s="104"/>
+      <c r="D54" s="104" t="s">
         <v>90</v>
       </c>
-      <c r="E54" s="91"/>
-      <c r="F54" s="168" t="s">
+      <c r="E54" s="104"/>
+      <c r="F54" s="165" t="s">
         <v>91</v>
       </c>
-      <c r="G54" s="168"/>
-[...2 lines deleted...]
-      <c r="J54" s="168"/>
+      <c r="G54" s="165"/>
+      <c r="H54" s="165"/>
+      <c r="I54" s="165"/>
+      <c r="J54" s="165"/>
       <c r="K54" s="16"/>
     </row>
-    <row r="55" spans="2:12" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="J55" s="101"/>
+    <row r="55" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B55" s="107"/>
+      <c r="C55" s="107"/>
+      <c r="D55" s="108"/>
+      <c r="E55" s="108"/>
+      <c r="F55" s="107"/>
+      <c r="G55" s="107"/>
+      <c r="H55" s="107"/>
+      <c r="I55" s="107"/>
+      <c r="J55" s="107"/>
       <c r="L55" s="3" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="56" spans="2:12" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-      <c r="B59" s="111" t="s">
+    <row r="56" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B56" s="107"/>
+      <c r="C56" s="107"/>
+      <c r="D56" s="108"/>
+      <c r="E56" s="108"/>
+      <c r="F56" s="107"/>
+      <c r="G56" s="107"/>
+      <c r="H56" s="107"/>
+      <c r="I56" s="107"/>
+      <c r="J56" s="107"/>
+    </row>
+    <row r="57" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B57" s="107"/>
+      <c r="C57" s="107"/>
+      <c r="D57" s="108"/>
+      <c r="E57" s="108"/>
+      <c r="F57" s="107"/>
+      <c r="G57" s="107"/>
+      <c r="H57" s="107"/>
+      <c r="I57" s="107"/>
+      <c r="J57" s="107"/>
+    </row>
+    <row r="58" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B58" s="107"/>
+      <c r="C58" s="107"/>
+      <c r="D58" s="108"/>
+      <c r="E58" s="108"/>
+      <c r="F58" s="107"/>
+      <c r="G58" s="107"/>
+      <c r="H58" s="107"/>
+      <c r="I58" s="107"/>
+      <c r="J58" s="107"/>
+    </row>
+    <row r="59" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B59" s="128" t="s">
         <v>92</v>
       </c>
-      <c r="C59" s="111"/>
-[...6 lines deleted...]
-      <c r="J59" s="111"/>
+      <c r="C59" s="128"/>
+      <c r="D59" s="128"/>
+      <c r="E59" s="128"/>
+      <c r="F59" s="128"/>
+      <c r="G59" s="128"/>
+      <c r="H59" s="128"/>
+      <c r="I59" s="128"/>
+      <c r="J59" s="128"/>
       <c r="K59" s="3"/>
     </row>
-    <row r="60" spans="2:12" ht="207.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B60" s="103" t="s">
+    <row r="60" spans="2:12" ht="207.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B60" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="C60" s="104"/>
-[...6 lines deleted...]
-      <c r="J60" s="108"/>
+      <c r="C60" s="110"/>
+      <c r="D60" s="110"/>
+      <c r="E60" s="111"/>
+      <c r="F60" s="112"/>
+      <c r="G60" s="113"/>
+      <c r="H60" s="113"/>
+      <c r="I60" s="113"/>
+      <c r="J60" s="114"/>
       <c r="K60" s="3"/>
       <c r="L60"/>
     </row>
-    <row r="61" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B61" s="112" t="s">
+    <row r="61" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B61" s="98" t="s">
         <v>94</v>
       </c>
-      <c r="C61" s="113"/>
-[...6 lines deleted...]
-      <c r="J61" s="100"/>
+      <c r="C61" s="99"/>
+      <c r="D61" s="100"/>
+      <c r="E61" s="101"/>
+      <c r="F61" s="101"/>
+      <c r="G61" s="101"/>
+      <c r="H61" s="101"/>
+      <c r="I61" s="101"/>
+      <c r="J61" s="102"/>
       <c r="L61" s="3" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="62" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B62" s="120" t="s">
+    <row r="62" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B62" s="103" t="s">
         <v>95</v>
       </c>
-      <c r="C62" s="120"/>
-[...6 lines deleted...]
-      <c r="J62" s="120"/>
+      <c r="C62" s="103"/>
+      <c r="D62" s="103"/>
+      <c r="E62" s="103"/>
+      <c r="F62" s="103"/>
+      <c r="G62" s="103"/>
+      <c r="H62" s="103"/>
+      <c r="I62" s="103"/>
+      <c r="J62" s="103"/>
       <c r="K62" s="15"/>
     </row>
-    <row r="63" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B63" s="91" t="s">
+    <row r="63" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B63" s="104" t="s">
         <v>96</v>
       </c>
-      <c r="C63" s="91"/>
-[...6 lines deleted...]
-      <c r="J63" s="110"/>
+      <c r="C63" s="104"/>
+      <c r="D63" s="105"/>
+      <c r="E63" s="105"/>
+      <c r="F63" s="105"/>
+      <c r="G63" s="105"/>
+      <c r="H63" s="105"/>
+      <c r="I63" s="105"/>
+      <c r="J63" s="105"/>
       <c r="K63" s="10"/>
       <c r="L63" s="3" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="64" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B64" s="171" t="s">
+    <row r="64" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B64" s="168" t="s">
         <v>98</v>
       </c>
-      <c r="C64" s="172"/>
+      <c r="C64" s="169"/>
       <c r="D64" s="25"/>
       <c r="E64" s="26"/>
       <c r="F64" s="26"/>
       <c r="G64" s="26"/>
       <c r="H64" s="26"/>
       <c r="I64" s="26"/>
       <c r="J64" s="27"/>
       <c r="K64" s="10"/>
     </row>
-    <row r="65" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B65" s="171" t="s">
+    <row r="65" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B65" s="168" t="s">
         <v>99</v>
       </c>
-      <c r="C65" s="172"/>
+      <c r="C65" s="169"/>
       <c r="D65" s="25"/>
       <c r="E65" s="26"/>
       <c r="F65" s="26"/>
       <c r="G65" s="26"/>
       <c r="H65" s="26"/>
       <c r="I65" s="26"/>
       <c r="J65" s="27"/>
       <c r="K65" s="10"/>
     </row>
-    <row r="66" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B66" s="171" t="s">
+    <row r="66" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B66" s="168" t="s">
         <v>100</v>
       </c>
-      <c r="C66" s="172"/>
+      <c r="C66" s="169"/>
       <c r="D66" s="25"/>
       <c r="E66" s="26"/>
       <c r="F66" s="26"/>
       <c r="G66" s="26"/>
       <c r="H66" s="26"/>
       <c r="I66" s="26"/>
       <c r="J66" s="27"/>
       <c r="K66" s="10"/>
     </row>
-    <row r="67" spans="2:12" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B67" s="97" t="s">
+    <row r="67" spans="2:12" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B67" s="106" t="s">
         <v>101</v>
       </c>
-      <c r="C67" s="91"/>
-[...6 lines deleted...]
-      <c r="J67" s="100"/>
+      <c r="C67" s="104"/>
+      <c r="D67" s="100"/>
+      <c r="E67" s="101"/>
+      <c r="F67" s="101"/>
+      <c r="G67" s="101"/>
+      <c r="H67" s="101"/>
+      <c r="I67" s="101"/>
+      <c r="J67" s="102"/>
       <c r="K67" s="10"/>
       <c r="L67"/>
     </row>
-    <row r="68" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B68" s="97" t="s">
+    <row r="68" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B68" s="106" t="s">
         <v>102</v>
       </c>
-      <c r="C68" s="97"/>
-[...6 lines deleted...]
-      <c r="J68" s="110"/>
+      <c r="C68" s="106"/>
+      <c r="D68" s="105"/>
+      <c r="E68" s="105"/>
+      <c r="F68" s="105"/>
+      <c r="G68" s="105"/>
+      <c r="H68" s="105"/>
+      <c r="I68" s="105"/>
+      <c r="J68" s="105"/>
       <c r="K68" s="10"/>
     </row>
-    <row r="69" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B69" s="91" t="s">
+    <row r="69" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B69" s="104" t="s">
         <v>103</v>
       </c>
-      <c r="C69" s="91"/>
-[...6 lines deleted...]
-      <c r="J69" s="110"/>
+      <c r="C69" s="104"/>
+      <c r="D69" s="105"/>
+      <c r="E69" s="105"/>
+      <c r="F69" s="105"/>
+      <c r="G69" s="105"/>
+      <c r="H69" s="105"/>
+      <c r="I69" s="105"/>
+      <c r="J69" s="105"/>
       <c r="K69" s="10"/>
       <c r="L69" s="3" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="70" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B70" s="91" t="s">
+    <row r="70" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B70" s="104" t="s">
         <v>105</v>
       </c>
-      <c r="C70" s="91"/>
-[...5 lines deleted...]
-      <c r="I70" s="95" t="s">
+      <c r="C70" s="104"/>
+      <c r="D70" s="121"/>
+      <c r="E70" s="122"/>
+      <c r="F70" s="122"/>
+      <c r="G70" s="122"/>
+      <c r="H70" s="123"/>
+      <c r="I70" s="124" t="s">
         <v>106</v>
       </c>
-      <c r="J70" s="96"/>
+      <c r="J70" s="125"/>
       <c r="K70" s="10"/>
     </row>
-    <row r="71" spans="2:12" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B71" s="97" t="s">
+    <row r="71" spans="2:12" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B71" s="106" t="s">
         <v>107</v>
       </c>
-      <c r="C71" s="91"/>
-[...6 lines deleted...]
-      <c r="J71" s="90"/>
+      <c r="C71" s="104"/>
+      <c r="D71" s="95"/>
+      <c r="E71" s="95"/>
+      <c r="F71" s="95"/>
+      <c r="G71" s="95"/>
+      <c r="H71" s="95"/>
+      <c r="I71" s="95"/>
+      <c r="J71" s="95"/>
       <c r="K71" s="10"/>
     </row>
-    <row r="72" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B72" s="120" t="s">
+    <row r="72" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B72" s="103" t="s">
         <v>108</v>
       </c>
-      <c r="C72" s="120"/>
-[...6 lines deleted...]
-      <c r="J72" s="120"/>
+      <c r="C72" s="103"/>
+      <c r="D72" s="103"/>
+      <c r="E72" s="103"/>
+      <c r="F72" s="103"/>
+      <c r="G72" s="103"/>
+      <c r="H72" s="103"/>
+      <c r="I72" s="103"/>
+      <c r="J72" s="103"/>
       <c r="K72" s="15"/>
     </row>
-    <row r="73" spans="2:12" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B73" s="97" t="s">
+    <row r="73" spans="2:12" ht="49.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B73" s="106" t="s">
         <v>109</v>
       </c>
-      <c r="C73" s="97"/>
-[...6 lines deleted...]
-      <c r="J73" s="100"/>
+      <c r="C73" s="106"/>
+      <c r="D73" s="100"/>
+      <c r="E73" s="101"/>
+      <c r="F73" s="101"/>
+      <c r="G73" s="101"/>
+      <c r="H73" s="101"/>
+      <c r="I73" s="101"/>
+      <c r="J73" s="102"/>
       <c r="K73" s="15"/>
       <c r="L73"/>
     </row>
-    <row r="74" spans="2:12" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B74" s="97" t="s">
+    <row r="74" spans="2:12" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B74" s="106" t="s">
         <v>110</v>
       </c>
-      <c r="C74" s="97"/>
-[...6 lines deleted...]
-      <c r="J74" s="100"/>
+      <c r="C74" s="106"/>
+      <c r="D74" s="100"/>
+      <c r="E74" s="101"/>
+      <c r="F74" s="101"/>
+      <c r="G74" s="101"/>
+      <c r="H74" s="101"/>
+      <c r="I74" s="101"/>
+      <c r="J74" s="102"/>
       <c r="K74" s="10"/>
     </row>
-    <row r="75" spans="2:12" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B75" s="97" t="s">
+    <row r="75" spans="2:12" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B75" s="106" t="s">
         <v>111</v>
       </c>
-      <c r="C75" s="97"/>
-[...6 lines deleted...]
-      <c r="J75" s="100"/>
+      <c r="C75" s="106"/>
+      <c r="D75" s="100"/>
+      <c r="E75" s="101"/>
+      <c r="F75" s="101"/>
+      <c r="G75" s="101"/>
+      <c r="H75" s="101"/>
+      <c r="I75" s="101"/>
+      <c r="J75" s="102"/>
       <c r="K75" s="10"/>
       <c r="L75" s="3" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="76" spans="2:12" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B76" s="120" t="s">
+    <row r="76" spans="2:12" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B76" s="103" t="s">
         <v>112</v>
       </c>
-      <c r="C76" s="120"/>
-[...6 lines deleted...]
-      <c r="J76" s="120"/>
+      <c r="C76" s="103"/>
+      <c r="D76" s="103"/>
+      <c r="E76" s="103"/>
+      <c r="F76" s="103"/>
+      <c r="G76" s="103"/>
+      <c r="H76" s="103"/>
+      <c r="I76" s="103"/>
+      <c r="J76" s="103"/>
       <c r="K76" s="10"/>
     </row>
-    <row r="77" spans="2:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B77" s="114" t="s">
+    <row r="77" spans="2:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B77" s="115" t="s">
         <v>113</v>
       </c>
-      <c r="C77" s="116"/>
-      <c r="D77" s="114" t="s">
+      <c r="C77" s="117"/>
+      <c r="D77" s="115" t="s">
         <v>114</v>
       </c>
-      <c r="E77" s="115"/>
-[...18 lines deleted...]
-      <c r="B79" s="175" t="s">
+      <c r="E77" s="116"/>
+      <c r="F77" s="116"/>
+      <c r="G77" s="117"/>
+      <c r="H77" s="153"/>
+      <c r="I77" s="154"/>
+      <c r="J77" s="155"/>
+    </row>
+    <row r="78" spans="2:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B78" s="170"/>
+      <c r="C78" s="171"/>
+      <c r="D78" s="118"/>
+      <c r="E78" s="119"/>
+      <c r="F78" s="119"/>
+      <c r="G78" s="120"/>
+      <c r="H78" s="156"/>
+      <c r="I78" s="157"/>
+      <c r="J78" s="158"/>
+    </row>
+    <row r="79" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B79" s="172" t="s">
         <v>115</v>
       </c>
-      <c r="C79" s="176"/>
-      <c r="D79" s="114" t="s">
+      <c r="C79" s="173"/>
+      <c r="D79" s="115" t="s">
         <v>116</v>
       </c>
-      <c r="E79" s="115"/>
-[...17 lines deleted...]
-    <row r="81" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E79" s="116"/>
+      <c r="F79" s="116"/>
+      <c r="G79" s="117"/>
+      <c r="H79" s="153"/>
+      <c r="I79" s="154"/>
+      <c r="J79" s="155"/>
+    </row>
+    <row r="80" spans="2:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B80" s="172"/>
+      <c r="C80" s="173"/>
+      <c r="D80" s="118"/>
+      <c r="E80" s="119"/>
+      <c r="F80" s="119"/>
+      <c r="G80" s="120"/>
+      <c r="H80" s="156"/>
+      <c r="I80" s="157"/>
+      <c r="J80" s="158"/>
+    </row>
+    <row r="81" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B81" s="30"/>
       <c r="C81" s="31"/>
-      <c r="D81" s="114" t="s">
+      <c r="D81" s="115" t="s">
         <v>117</v>
       </c>
-      <c r="E81" s="115"/>
-[...6 lines deleted...]
-    <row r="82" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E81" s="116"/>
+      <c r="F81" s="116"/>
+      <c r="G81" s="117"/>
+      <c r="H81" s="153"/>
+      <c r="I81" s="154"/>
+      <c r="J81" s="155"/>
+    </row>
+    <row r="82" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B82" s="30"/>
       <c r="C82" s="31"/>
-      <c r="D82" s="117"/>
-[...10 lines deleted...]
-      <c r="D83" s="114" t="s">
+      <c r="D82" s="118"/>
+      <c r="E82" s="119"/>
+      <c r="F82" s="119"/>
+      <c r="G82" s="120"/>
+      <c r="H82" s="156"/>
+      <c r="I82" s="157"/>
+      <c r="J82" s="158"/>
+    </row>
+    <row r="83" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B83" s="149"/>
+      <c r="C83" s="150"/>
+      <c r="D83" s="115" t="s">
         <v>118</v>
       </c>
-      <c r="E83" s="115"/>
-[...15 lines deleted...]
-      <c r="J84" s="162"/>
+      <c r="E83" s="116"/>
+      <c r="F83" s="116"/>
+      <c r="G83" s="117"/>
+      <c r="H83" s="153"/>
+      <c r="I83" s="154"/>
+      <c r="J83" s="155"/>
+    </row>
+    <row r="84" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B84" s="151"/>
+      <c r="C84" s="152"/>
+      <c r="D84" s="118"/>
+      <c r="E84" s="119"/>
+      <c r="F84" s="119"/>
+      <c r="G84" s="120"/>
+      <c r="H84" s="156"/>
+      <c r="I84" s="157"/>
+      <c r="J84" s="158"/>
     </row>
   </sheetData>
   <mergeCells count="121">
-    <mergeCell ref="B20:J20"/>
-[...2 lines deleted...]
-    <mergeCell ref="D23:J23"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="D19:J19"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="D25:J25"/>
     <mergeCell ref="B26:J26"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="D22:J22"/>
-    <mergeCell ref="D30:J30"/>
-[...14 lines deleted...]
-    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:J24"/>
+    <mergeCell ref="B42:J42"/>
+    <mergeCell ref="B43:C44"/>
+    <mergeCell ref="D43:J44"/>
+    <mergeCell ref="B45:J45"/>
+    <mergeCell ref="B52:J52"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="B49:D49"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B20:J20"/>
+    <mergeCell ref="B21:J21"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="D23:J23"/>
     <mergeCell ref="B83:C84"/>
     <mergeCell ref="H83:J84"/>
     <mergeCell ref="B46:D46"/>
     <mergeCell ref="B50:D50"/>
     <mergeCell ref="E51:J51"/>
     <mergeCell ref="D83:G84"/>
     <mergeCell ref="B76:J76"/>
     <mergeCell ref="B53:J53"/>
     <mergeCell ref="B54:C54"/>
     <mergeCell ref="D54:E54"/>
     <mergeCell ref="F54:J54"/>
     <mergeCell ref="B55:C55"/>
     <mergeCell ref="B51:D51"/>
     <mergeCell ref="D58:E58"/>
     <mergeCell ref="H81:J82"/>
     <mergeCell ref="B64:C64"/>
     <mergeCell ref="B65:C65"/>
     <mergeCell ref="B66:C66"/>
     <mergeCell ref="B77:C78"/>
     <mergeCell ref="H77:J78"/>
     <mergeCell ref="B79:C80"/>
     <mergeCell ref="F58:J58"/>
     <mergeCell ref="B59:J59"/>
     <mergeCell ref="H79:J80"/>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="B7:J7"/>
     <mergeCell ref="B8:J8"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="D10:J10"/>
     <mergeCell ref="B9:J9"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="D18:J18"/>
     <mergeCell ref="B12:J12"/>
     <mergeCell ref="B13:J13"/>
     <mergeCell ref="B14:J14"/>
     <mergeCell ref="D15:J15"/>
     <mergeCell ref="D16:J16"/>
     <mergeCell ref="B15:C16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:J17"/>
     <mergeCell ref="D81:G82"/>
     <mergeCell ref="B69:C69"/>
     <mergeCell ref="D69:J69"/>
     <mergeCell ref="D77:G78"/>
     <mergeCell ref="D79:G80"/>
     <mergeCell ref="B72:J72"/>
     <mergeCell ref="B74:C74"/>
     <mergeCell ref="D74:J74"/>
     <mergeCell ref="B75:C75"/>
     <mergeCell ref="D75:J75"/>
     <mergeCell ref="B73:C73"/>
     <mergeCell ref="D73:J73"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="D70:H70"/>
+    <mergeCell ref="I70:J70"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="D71:J71"/>
+    <mergeCell ref="B62:J62"/>
+    <mergeCell ref="B63:C63"/>
+    <mergeCell ref="D63:J63"/>
+    <mergeCell ref="B68:C68"/>
+    <mergeCell ref="D68:J68"/>
+    <mergeCell ref="B67:C67"/>
+    <mergeCell ref="D67:J67"/>
     <mergeCell ref="B58:C58"/>
     <mergeCell ref="D55:E55"/>
     <mergeCell ref="F55:J55"/>
     <mergeCell ref="F56:J56"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="D57:E57"/>
     <mergeCell ref="F57:J57"/>
     <mergeCell ref="B60:E60"/>
     <mergeCell ref="F60:J60"/>
-    <mergeCell ref="B61:C61"/>
-[...7 lines deleted...]
-    <mergeCell ref="D67:J67"/>
     <mergeCell ref="B56:C56"/>
-    <mergeCell ref="B17:C17"/>
-[...15 lines deleted...]
-    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="D56:E56"/>
     <mergeCell ref="E46:J46"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="D31:J31"/>
     <mergeCell ref="B40:J40"/>
     <mergeCell ref="D28:J28"/>
     <mergeCell ref="D29:J29"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="D61:J61"/>
+    <mergeCell ref="D30:J30"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D27:J27"/>
+    <mergeCell ref="D32:J32"/>
+    <mergeCell ref="D33:J33"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="B41:J41"/>
+    <mergeCell ref="B36:J36"/>
+    <mergeCell ref="B37:J37"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="D38:J38"/>
+    <mergeCell ref="D34:J34"/>
+    <mergeCell ref="D35:J35"/>
+    <mergeCell ref="B31:B32"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="6">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E51:J51" xr:uid="{48DF15A2-EC1B-47C4-ABA6-FAE5FEDDB9FE}">
       <formula1>"1, 2, 3"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H77 H79 H81 H83" xr:uid="{434515E5-54FF-4171-9BE3-8800BEB2F60C}">
       <formula1>"1, 2"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D16:J16" xr:uid="{594BA3C5-C8F9-4712-B151-98CB9F962DCC}">
       <formula1>"１．教育（Education）,２．スキル開発（Skills）,３．機会創出（Opportunity）"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F47:F50" xr:uid="{DC20DBAC-AB40-4480-9473-5CF60FDF64B8}">
       <formula1>"合意済,調整中,打診予定"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H47:H50" xr:uid="{85DFA156-97C7-42EE-963E-F570B87F6FEB}">
       <formula1>"参加済,調整中,打診予定"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D61:J61" xr:uid="{A8DFC2A8-D8FD-40BA-AA42-18B170C5BFE0}">
       <formula1>"１．すでに参加予定の伴走者が存在する,２．財団からマッチング機会の提供を受けたい,３．伴走者は未定だが自ら調整予定"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="63" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="25" max="10" man="1"/>
     <brk id="51" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3AC8845-7A4F-431B-86BB-3B838501D3A2}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:N36"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.21875" style="17" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="14.109375" style="17" customWidth="1"/>
+    <col min="1" max="1" width="5.1796875" style="17" customWidth="1"/>
+    <col min="2" max="2" width="20.453125" style="17" customWidth="1"/>
+    <col min="3" max="3" width="16.54296875" style="17" customWidth="1"/>
+    <col min="4" max="4" width="14.08984375" style="17" customWidth="1"/>
     <col min="5" max="5" width="8" style="17" customWidth="1"/>
-    <col min="6" max="6" width="18.33203125" style="21" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="16384" width="8.88671875" style="17"/>
+    <col min="6" max="6" width="18.36328125" style="21" customWidth="1"/>
+    <col min="7" max="7" width="4.81640625" style="17" customWidth="1"/>
+    <col min="8" max="8" width="9.54296875" style="17" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="8.90625" style="17"/>
+    <col min="11" max="11" width="4.81640625" style="17" customWidth="1"/>
+    <col min="12" max="12" width="9.54296875" style="17" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="8.90625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B1" s="81" t="s">
         <v>187</v>
       </c>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
-    <row r="2" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B2" s="24"/>
       <c r="C2" s="56" t="s">
         <v>119</v>
       </c>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
     </row>
-    <row r="3" spans="2:14" ht="19.5" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:14" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="B3" s="83" t="s">
         <v>120</v>
       </c>
       <c r="C3" s="83"/>
       <c r="D3" s="83"/>
       <c r="E3" s="83"/>
       <c r="F3" s="83"/>
     </row>
-    <row r="4" spans="2:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="187" t="s">
+    <row r="4" spans="2:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="184" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="187"/>
-[...5 lines deleted...]
-      <c r="B5" s="186" t="s">
+      <c r="C4" s="184"/>
+      <c r="D4" s="184"/>
+      <c r="E4" s="184"/>
+      <c r="F4" s="184"/>
+    </row>
+    <row r="5" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B5" s="191" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="186"/>
-[...4 lines deleted...]
-    <row r="6" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="C5" s="191"/>
+      <c r="D5" s="191"/>
+      <c r="E5" s="191"/>
+      <c r="F5" s="191"/>
+    </row>
+    <row r="6" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B6" s="18"/>
       <c r="C6" s="18"/>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
       <c r="F6" s="17"/>
     </row>
-    <row r="7" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B7" s="77" t="s">
         <v>121</v>
       </c>
       <c r="C7" s="77"/>
       <c r="D7" s="77"/>
       <c r="E7" s="77"/>
       <c r="F7" s="77"/>
     </row>
-    <row r="8" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B8" s="2" t="s">
         <v>122</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>123</v>
       </c>
       <c r="D8" s="65" t="s">
         <v>124</v>
       </c>
       <c r="E8" s="75"/>
       <c r="F8" s="66"/>
       <c r="M8" s="19"/>
       <c r="N8" s="20"/>
     </row>
-    <row r="9" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B9" s="2" t="s">
         <v>125</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="63"/>
       <c r="E9" s="61"/>
       <c r="F9" s="62"/>
       <c r="M9" s="19"/>
       <c r="N9" s="20"/>
     </row>
-    <row r="10" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B10" s="59" t="s">
         <v>126</v>
       </c>
-      <c r="C10" s="188"/>
+      <c r="C10" s="185"/>
       <c r="D10" s="65" t="s">
         <v>127</v>
       </c>
       <c r="E10" s="75"/>
       <c r="F10" s="66"/>
       <c r="M10" s="19"/>
       <c r="N10" s="20"/>
     </row>
-    <row r="11" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B11" s="64"/>
-      <c r="C11" s="189"/>
-      <c r="D11" s="191" t="s">
+      <c r="C11" s="186"/>
+      <c r="D11" s="188" t="s">
         <v>128</v>
       </c>
       <c r="E11" s="22"/>
       <c r="F11" s="23" t="s">
         <v>129</v>
       </c>
       <c r="M11" s="19"/>
       <c r="N11" s="20"/>
     </row>
-    <row r="12" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B12" s="64"/>
-      <c r="C12" s="189"/>
-      <c r="D12" s="192"/>
+      <c r="C12" s="186"/>
+      <c r="D12" s="189"/>
       <c r="E12" s="22"/>
       <c r="F12" s="23" t="s">
         <v>130</v>
       </c>
       <c r="M12" s="19"/>
       <c r="N12" s="20"/>
     </row>
-    <row r="13" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B13" s="64"/>
-      <c r="C13" s="189"/>
-      <c r="D13" s="192"/>
+      <c r="C13" s="186"/>
+      <c r="D13" s="189"/>
       <c r="E13" s="22"/>
       <c r="F13" s="23" t="s">
         <v>131</v>
       </c>
       <c r="M13" s="19"/>
       <c r="N13" s="20"/>
     </row>
-    <row r="14" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B14" s="64"/>
-      <c r="C14" s="189"/>
-      <c r="D14" s="192"/>
+      <c r="C14" s="186"/>
+      <c r="D14" s="189"/>
       <c r="E14" s="22"/>
       <c r="F14" s="23" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="15" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B15" s="64"/>
-      <c r="C15" s="189"/>
-      <c r="D15" s="192"/>
+      <c r="C15" s="186"/>
+      <c r="D15" s="189"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="16" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B16" s="64"/>
-      <c r="C16" s="189"/>
-      <c r="D16" s="192"/>
+      <c r="C16" s="186"/>
+      <c r="D16" s="189"/>
       <c r="E16" s="22"/>
       <c r="F16" s="23" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="17" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B17" s="64"/>
-      <c r="C17" s="189"/>
-      <c r="D17" s="192"/>
+      <c r="C17" s="186"/>
+      <c r="D17" s="189"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="18" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B18" s="64"/>
-      <c r="C18" s="189"/>
-      <c r="D18" s="192"/>
+      <c r="C18" s="186"/>
+      <c r="D18" s="189"/>
       <c r="E18" s="22"/>
       <c r="F18" s="23" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="19" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B19" s="64"/>
-      <c r="C19" s="189"/>
-      <c r="D19" s="192"/>
+      <c r="C19" s="186"/>
+      <c r="D19" s="189"/>
       <c r="E19" s="22"/>
       <c r="F19" s="23" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="20" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B20" s="64"/>
-      <c r="C20" s="189"/>
-      <c r="D20" s="192"/>
+      <c r="C20" s="186"/>
+      <c r="D20" s="189"/>
       <c r="E20" s="22"/>
       <c r="F20" s="23" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="21" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B21" s="64"/>
-      <c r="C21" s="189"/>
-      <c r="D21" s="191" t="s">
+      <c r="C21" s="186"/>
+      <c r="D21" s="188" t="s">
         <v>139</v>
       </c>
       <c r="E21" s="22"/>
       <c r="F21" s="23" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="22" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B22" s="60"/>
-      <c r="C22" s="190"/>
-      <c r="D22" s="193"/>
+      <c r="C22" s="187"/>
+      <c r="D22" s="190"/>
       <c r="E22" s="22"/>
       <c r="F22" s="23" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="23" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B23" s="2" t="s">
         <v>142</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="63"/>
       <c r="E23" s="61"/>
       <c r="F23" s="62"/>
     </row>
-    <row r="24" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B24" s="2" t="s">
         <v>143</v>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="63"/>
       <c r="E24" s="61"/>
       <c r="F24" s="62"/>
     </row>
-    <row r="25" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
     </row>
-    <row r="26" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B26" s="17" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="27" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B27" s="77" t="s">
         <v>145</v>
       </c>
       <c r="C27" s="77"/>
       <c r="D27" s="77"/>
       <c r="E27" s="77"/>
       <c r="F27" s="77"/>
     </row>
-    <row r="28" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B28" s="2" t="s">
         <v>122</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>123</v>
       </c>
       <c r="D28" s="65" t="s">
         <v>124</v>
       </c>
       <c r="E28" s="75"/>
       <c r="F28" s="66"/>
     </row>
-    <row r="29" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B29" s="2" t="s">
         <v>146</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="63"/>
       <c r="E29" s="61"/>
       <c r="F29" s="62"/>
     </row>
-    <row r="30" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B30" s="2" t="s">
         <v>147</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="35"/>
       <c r="E30" s="36"/>
       <c r="F30" s="37"/>
     </row>
-    <row r="31" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B31" s="2" t="s">
         <v>148</v>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="63"/>
       <c r="E31" s="61"/>
       <c r="F31" s="62"/>
     </row>
-    <row r="36" spans="4:4" x14ac:dyDescent="0.25">
+    <row r="36" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D36" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="D11:D20"/>
-    <mergeCell ref="D21:D22"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="D31:F31"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="D23:F23"/>
     <mergeCell ref="D24:F24"/>
     <mergeCell ref="B27:F27"/>
     <mergeCell ref="D28:F28"/>
     <mergeCell ref="D29:F29"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="B10:B22"/>
     <mergeCell ref="C10:C22"/>
     <mergeCell ref="D10:F10"/>
+    <mergeCell ref="D11:D20"/>
+    <mergeCell ref="D21:D22"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8193" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>90</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>504825</xdr:colOff>
+                    <xdr:colOff>502920</xdr:colOff>
                     <xdr:row>91</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8194" r:id="rId5" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>90</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>504825</xdr:colOff>
+                    <xdr:colOff>502920</xdr:colOff>
                     <xdr:row>91</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8195" r:id="rId6" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>84</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>504825</xdr:colOff>
+                    <xdr:colOff>502920</xdr:colOff>
                     <xdr:row>85</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8196" r:id="rId7" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>84</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>504825</xdr:colOff>
+                    <xdr:colOff>502920</xdr:colOff>
                     <xdr:row>85</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8197" r:id="rId8" name="Check Box 5">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>12</xdr:row>
                     <xdr:rowOff>76200</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8198" r:id="rId9" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8199" r:id="rId10" name="Check Box 7">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>12</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>13</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8200" r:id="rId11" name="Check Box 8">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>12</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>13</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8201" r:id="rId12" name="Check Box 9">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8202" r:id="rId13" name="Check Box 10">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>13</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8203" r:id="rId14" name="Check Box 11">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8204" r:id="rId15" name="Check Box 12">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8205" r:id="rId16" name="Check Box 13">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8206" r:id="rId17" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8207" r:id="rId18" name="Check Box 15">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8208" r:id="rId19" name="Check Box 16">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>18</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8209" r:id="rId20" name="Check Box 17">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>18</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8210" r:id="rId21" name="Check Box 18">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>18</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8211" r:id="rId22" name="Check Box 19">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>18</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8212" r:id="rId23" name="Check Box 20">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>18</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>19</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8213" r:id="rId24" name="Check Box 21">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>18</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>19</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8214" r:id="rId25" name="Check Box 22">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>19</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>504825</xdr:colOff>
+                    <xdr:colOff>502920</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8215" r:id="rId26" name="Check Box 23">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>19</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>504825</xdr:colOff>
+                    <xdr:colOff>502920</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8216" r:id="rId27" name="Check Box 24">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>19</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>504825</xdr:colOff>
+                    <xdr:colOff>502920</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8217" r:id="rId28" name="Check Box 25">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>19</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>504825</xdr:colOff>
+                    <xdr:colOff>502920</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8218" r:id="rId29" name="Check Box 26">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>19</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>504825</xdr:colOff>
+                    <xdr:colOff>502920</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8219" r:id="rId30" name="Check Box 27">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>19</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>504825</xdr:colOff>
+                    <xdr:colOff>502920</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8220" r:id="rId31" name="Check Box 28">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>504825</xdr:colOff>
+                    <xdr:colOff>502920</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8221" r:id="rId32" name="Check Box 29">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>504825</xdr:colOff>
+                    <xdr:colOff>502920</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8222" r:id="rId33" name="Check Box 30">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8223" r:id="rId34" name="Check Box 31">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8224" r:id="rId35" name="Check Box 32">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8225" r:id="rId36" name="Check Box 33">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8226" r:id="rId37" name="Check Box 34">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>22</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8227" r:id="rId38" name="Check Box 35">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>22</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8228" r:id="rId39" name="Check Box 36">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>22</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8229" r:id="rId40" name="Check Box 37">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>22</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8230" r:id="rId41" name="Check Box 38">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>22</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8231" r:id="rId42" name="Check Box 39">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>22</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8232" r:id="rId43" name="Check Box 40">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>22</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8233" r:id="rId44" name="Check Box 41">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:colOff>259080</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>22</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C843EC6-B8D7-4E38-A8E3-761F9123A868}">
   <dimension ref="B1:D35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="20.5546875" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="17.21875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.54296875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.1796875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B1" t="s">
         <v>149</v>
       </c>
       <c r="C1" t="s">
         <v>150</v>
       </c>
       <c r="D1" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="2" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B2" t="str">
         <f>C2&amp;". "&amp;D2</f>
         <v>1. 株式会社</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="3" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B3" t="str">
         <f t="shared" ref="B3:B34" si="0">C3&amp;". "&amp;D3</f>
         <v>2. 有限会社</v>
       </c>
       <c r="C3">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="4" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B4" t="str">
         <f t="shared" si="0"/>
         <v>3. 合名会社</v>
       </c>
       <c r="C4">
         <v>3</v>
       </c>
       <c r="D4" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="5" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B5" t="str">
         <f t="shared" si="0"/>
         <v>4. 合資会社</v>
       </c>
       <c r="C5">
         <v>4</v>
       </c>
       <c r="D5" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="6" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B6" t="str">
         <f t="shared" si="0"/>
         <v>5. 合同会社</v>
       </c>
       <c r="C6">
         <v>5</v>
       </c>
       <c r="D6" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="7" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B7" t="str">
         <f t="shared" si="0"/>
         <v>6. 医療法人</v>
       </c>
       <c r="C7">
         <v>6</v>
       </c>
       <c r="D7" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="8" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B8" t="str">
         <f t="shared" si="0"/>
         <v>7. 医療法人社団</v>
       </c>
       <c r="C8">
         <v>7</v>
       </c>
       <c r="D8" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="9" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B9" t="str">
         <f t="shared" si="0"/>
         <v>8. 医療法人財団</v>
       </c>
       <c r="C9">
         <v>8</v>
       </c>
       <c r="D9" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="10" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B10" t="str">
         <f t="shared" si="0"/>
         <v>9. 社会医療法人</v>
       </c>
       <c r="C10">
         <v>9</v>
       </c>
       <c r="D10" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="11" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B11" t="str">
         <f t="shared" si="0"/>
         <v>10. 一般財団法人</v>
       </c>
       <c r="C11">
         <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="12" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B12" t="str">
         <f t="shared" si="0"/>
         <v>11. 公益財団法人</v>
       </c>
       <c r="C12">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="13" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B13" t="str">
         <f t="shared" si="0"/>
         <v>12. 社団法人</v>
       </c>
       <c r="C13">
         <v>12</v>
       </c>
       <c r="D13" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="14" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B14" t="str">
         <f t="shared" si="0"/>
         <v>13. 一般社団法人</v>
       </c>
       <c r="C14">
         <v>13</v>
       </c>
       <c r="D14" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="15" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B15" t="str">
         <f t="shared" si="0"/>
         <v>14. 公益社団法人</v>
       </c>
       <c r="C15">
         <v>14</v>
       </c>
       <c r="D15" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="16" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B16" t="str">
         <f t="shared" si="0"/>
         <v>15. 宗教法人</v>
       </c>
       <c r="C16">
         <v>15</v>
       </c>
       <c r="D16" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B17" t="str">
         <f t="shared" si="0"/>
         <v>16. 学校法人</v>
       </c>
       <c r="C17">
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B18" t="str">
         <f t="shared" si="0"/>
         <v>17. 社会福祉法人</v>
       </c>
       <c r="C18">
         <v>17</v>
       </c>
       <c r="D18" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B19" t="str">
         <f t="shared" si="0"/>
         <v>18. 更生保護法人</v>
       </c>
       <c r="C19">
         <v>18</v>
       </c>
       <c r="D19" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B20" t="str">
         <f t="shared" si="0"/>
         <v>19. 相互会社</v>
       </c>
       <c r="C20">
         <v>19</v>
       </c>
       <c r="D20" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B21" t="str">
         <f t="shared" si="0"/>
         <v>20. 特定非営利活動法人</v>
       </c>
       <c r="C21">
         <v>20</v>
       </c>
       <c r="D21" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B22" t="str">
         <f t="shared" si="0"/>
         <v>21. 独立行政法人</v>
       </c>
       <c r="C22">
         <v>21</v>
       </c>
       <c r="D22" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B23" t="str">
         <f t="shared" si="0"/>
         <v>22. 地方独立行政法人</v>
       </c>
       <c r="C23">
         <v>22</v>
       </c>
       <c r="D23" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B24" t="str">
         <f t="shared" si="0"/>
         <v>23. 弁護士法人</v>
       </c>
       <c r="C24">
         <v>23</v>
       </c>
       <c r="D24" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B25" t="str">
         <f t="shared" si="0"/>
         <v>24. 有限責任中間法人</v>
       </c>
       <c r="C25">
         <v>24</v>
       </c>
       <c r="D25" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B26" t="str">
         <f t="shared" si="0"/>
         <v>25. 無限責任中間法人</v>
       </c>
       <c r="C26">
         <v>25</v>
       </c>
       <c r="D26" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B27" t="str">
         <f t="shared" si="0"/>
         <v>26. 行政書士法人</v>
       </c>
       <c r="C27">
         <v>26</v>
       </c>
       <c r="D27" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B28" t="str">
         <f t="shared" si="0"/>
         <v>27. 司法書士法人</v>
       </c>
       <c r="C28">
         <v>27</v>
       </c>
       <c r="D28" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B29" t="str">
         <f t="shared" si="0"/>
         <v>28. 税理士法人</v>
       </c>
       <c r="C29">
         <v>28</v>
       </c>
       <c r="D29" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B30" t="str">
         <f t="shared" si="0"/>
         <v>29. 国立大学法人</v>
       </c>
       <c r="C30">
         <v>29</v>
       </c>
       <c r="D30" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B31" t="str">
         <f t="shared" si="0"/>
         <v>30. 公立大学法人</v>
       </c>
       <c r="C31">
         <v>30</v>
       </c>
       <c r="D31" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B32" t="str">
         <f t="shared" si="0"/>
         <v>31. 農事組合法人</v>
       </c>
       <c r="C32">
         <v>31</v>
       </c>
       <c r="D32" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="33" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B33" t="str">
         <f t="shared" si="0"/>
         <v>32. 管理組合法人</v>
       </c>
       <c r="C33">
         <v>32</v>
       </c>
       <c r="D33" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="34" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B34" t="str">
         <f t="shared" si="0"/>
         <v>33. 社会保険労務士法人</v>
       </c>
       <c r="C34">
         <v>33</v>
       </c>
       <c r="D34" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="35" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B35" t="s">
         <v>185</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -12788,51 +12813,66 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="82a66842-856d-4a19-b6bc-6d9913c4cecc" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2e71e10e-3792-4b04-bdb9-21961e44f099">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{429FD59E-4F39-4395-9CF8-FADBB1305E26}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E24FB13-DA7F-4168-9B4B-F5924DF59ACA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E24FB13-DA7F-4168-9B4B-F5924DF59ACA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2e71e10e-3792-4b04-bdb9-21961e44f099"/>
+    <ds:schemaRef ds:uri="82a66842-856d-4a19-b6bc-6d9913c4cecc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63A80A58-AE53-47D2-AF2F-0A17670ABC67}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="82a66842-856d-4a19-b6bc-6d9913c4cecc"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2e71e10e-3792-4b04-bdb9-21961e44f099"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{ea60d57e-af5b-4752-ac57-3e4f28ca11dc}" enabled="1" method="Standard" siteId="{36da45f1-dd2c-4d1f-af13-5abe46b99921}" removed="0"/>
 </clbl:labelList>
 </file>
 